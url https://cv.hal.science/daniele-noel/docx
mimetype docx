--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2826,295 +2826,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-articular delivery of full-length antibodies through the use of an in situ forming depot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hospitalization Risks for Neurological Disorders in Primary Sjögren’s Syndrome Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radjiv Goulabchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Fayd'Herbe de Maudave</w:t>
+                <w:t xml:space="preserve">Audrey Gabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhem Leconet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Toupet</w:t>
+                <w:t xml:space="preserve">Xavier Ayrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Constantinides</w:t>
+                <w:t xml:space="preserve">Nicolas Malafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bossis</w:t>
+                <w:t xml:space="preserve">Pierre Labauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 341, pp.578-590. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), pp.1979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2021.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11071979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563900v1</w:t>
+                <w:t xml:space="preserve">hal-03639846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitalization Risks for Neurological Disorders in Primary Sjögren’s Syndrome Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intra-articular delivery of full-length antibodies through the use of an in situ forming depot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gabelle</w:t>
+                <w:t xml:space="preserve">Alexis Fayd'Herbe de Maudave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Ayrignac</w:t>
+                <w:t xml:space="preserve">Wilhem Leconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Malafaye</w:t>
+                <w:t xml:space="preserve">Michael Constantinides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labauge</w:t>
+                <w:t xml:space="preserve">Guillaume Bossis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (7), pp.1979. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 341, pp.578-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11071979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2021.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639846v1</w:t>
+                <w:t xml:space="preserve">hal-03563900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Silylation of Polysaccharides: Attractive Building Blocks for Biocompatible Foams and Cell-Laden Hydrogels</w:t>
               </w:r>
@@ -3609,295 +3609,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrroline-5-Carboxylate Reductase 1 Directs the Cartilage Protective and Regenerative Potential of Murphy Roths Large Mouse Mesenchymal Stem Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Tejedor</w:t>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Contreras-Lopez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Danièle Noël</w:t>
+                <w:t xml:space="preserve">Patrice Valorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.604756⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.111800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653004v1</w:t>
+                <w:t xml:space="preserve">hal-03094520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+                <w:t xml:space="preserve">Pyrroline-5-Carboxylate Reductase 1 Directs the Cartilage Protective and Regenerative Potential of Murphy Roths Large Mouse Mesenchymal Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Tejedor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Contreras-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dusfour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Maumus</w:t>
+                <w:t xml:space="preserve">Audrey Barthelaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Valorge</w:t>
+                <w:t xml:space="preserve">Maxime Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 121, pp.111800. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.604756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.604756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094520v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles from mesenchymal stromal cells: Therapeutic perspectives for targeting senescence in osteoarthritis</w:t>
               </w:r>
@@ -4160,51 +4160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4653,51 +4653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer incidence in primary Sjögren's syndrome: Data from the French hospitalization database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radjiv Goulabchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Malafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5304,1091 +5304,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGFBI secreted by mesenchymal stromal cells ameliorates osteoarthritis and is detected in extracellular vesicles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Characterization of immortalized human islet stromal cells reveals a MSC-like profile with pancreatic features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119544⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13287-020-01649-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329519v1</w:t>
+                <w:t xml:space="preserve">hal-02961501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic Sol−Gel Polymerization for Hydrogel Bioprinting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Titouan Montheil</w:t>
+                <w:t xml:space="preserve">TGFBI secreted by mesenchymal stromal cells ameliorates osteoarthritis and is detected in extracellular vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Martínez</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b03100⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226, pp.119544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513894v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of immortalized human islet stromal cells reveals a MSC-like profile with pancreatic features</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Bony</w:t>
+                <w:t xml:space="preserve">Inorganic Sol−Gel Polymerization for Hydrogel Bioprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Moreaux</w:t>
+                <w:t xml:space="preserve">Aurélien Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.158. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (6), pp.2640-2647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13287-020-01649-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b03100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961501v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cells-derived cartilage micropellets: A relevant in vitro model for biomechanical and mechanobiological studies of cartilage growth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesenchymal Stem Cell Derived Extracellular Vesicles in Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Boulestreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.110808⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.00107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961442v1</w:t>
+                <w:t xml:space="preserve">hal-02961436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of TGFβ signatures in six murine models mimicking different osteoarthritis clinical phenotypes</w:t>
+                <w:t xml:space="preserve">Mesenchymal Stem Cell-Derived Extracellular Vesicles: Opportunities and Challenges for Clinical Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Boulestreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joca.2020.06.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.00997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899374v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of human pluripotent stem cell lines (iPSCs) from mesenchymal stem cells (MSCs) from three elderly patients with osteoarthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric de Ceuninck</w:t>
+                <w:t xml:space="preserve">Mesenchymal stem cells-derived cartilage micropellets: A relevant in vitro model for biomechanical and mechanobiological studies of cartilage growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.101721⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.110808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.110808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961555v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal Stem Cell-Derived Extracellular Vesicles: Opportunities and Challenges for Clinical Translation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation of human pluripotent stem cell lines (iPSCs) from mesenchymal stem cells (MSCs) from three elderly patients with osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Ceuninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.00997⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.101721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.101721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961423v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal Stem Cell Derived Extracellular Vesicles in Aging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of TGFβ signatures in six murine models mimicking different osteoarthritis clinical phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Korng Ea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.107. </w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (10), pp.1373-1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.00107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joca.2020.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961436v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent LPS exposure commands MSC immunoplasticity through TLR4 activation leading to opposite therapeutic outcome in EAE</w:t>
               </w:r>
@@ -6802,51 +6802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Malaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Tachikart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Constantinides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Mumme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6910,51 +6910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TGFβi is involved in the chondrogenic differentiation of mesenchymal stem cells and is dysregulated in osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7306,291 +7306,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iNOS Activity Is Required for the Therapeutic Effect of Mesenchymal Stem Cells in Experimental Systemic Sclerosis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesenchymal stem cells and regenerative medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.03056⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (12), pp.1092-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976916v1</w:t>
+                <w:t xml:space="preserve">hal-02307298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cells and regenerative medicine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">iNOS Activity Is Required for the Therapeutic Effect of Mesenchymal Stem Cells in Experimental Systemic Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (12), pp.1092-1099. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2018294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.03056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307298v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells-derived exosomes are more immunosuppressive than microparticles in inflammatory arthritis</w:t>
               </w:r>
@@ -7723,51 +7723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal Stem Cells in Systemic Sclerosis: Allogenic or Autologous Approaches for Therapeutic Use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radjiv Goulabchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7974,51 +7974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibrosis Development in HOCl-Induced Systemic Sclerosis: A Multistage Process Hampered by Mesenchymal Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8232,472 +8232,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose-Derived Mesenchymal Stem Cells in Autoimmune Disorders: State of the Art and Perspectives for Systemic Sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serum-Mediated Oxidative Stress from Systemic Sclerosis Patients Affects Mesenchymal Stem Cell Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radjiv Goulabchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre At Maria</w:t>
+                <w:t xml:space="preserve">Alexandre T. J. Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maumus Marie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Le Quellec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12016-016-8552-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (7), pp.988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01342436v1</w:t>
+                <w:t xml:space="preserve">hal-01623926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombospondin-1 Partly Mediates the Cartilage Protective Effect of Adipose-Derived Mesenchymal Stem Cells in Osteoarthritis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Maumus</w:t>
+                <w:t xml:space="preserve">Adipose-Derived Mesenchymal Stem Cells in Autoimmune Disorders: State of the Art and Perspectives for Systemic Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre At Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maumus Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Manferdini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Louis Casteilla</w:t>
+                <w:t xml:space="preserve">Daniele Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01638⟩</w:t>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (2), pp.234-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12016-016-8552-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739813v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01342436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum-Mediated Oxidative Stress from Systemic Sclerosis Patients Affects Mesenchymal Stem Cell Function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radjiv Goulabchand</w:t>
+                <w:t xml:space="preserve">Thrombospondin-1 Partly Mediates the Cartilage Protective Effect of Adipose-Derived Mesenchymal Stem Cells in Osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manferdini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chuchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre T. J. Maria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Quellec</w:t>
+                <w:t xml:space="preserve">Louis Casteilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (7), pp.988. </w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.1638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623926v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells derived exosomes and microparticles protect cartilage and bone from degradation in osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9319,51 +9319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenic or Therapeutic Extracellular Vesicles in Rheumatic Diseases: Role of Mesenchymal Stem Cell-Derived Vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9436,51 +9436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifibrotic, Antioxidant, and Immunomodulatory Effects of Mesenchymal Stem Cells in HOCl-Induced Systemic Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9564,425 +9564,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic application of mesenchymal stem cells in osteoarthritis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PPARβ/δ directs the therapeutic potential of mesenchymal stem cells in arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Luz-Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ipseiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Espinosa-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Tejedor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Biological Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1517/14712598.2016.1093108⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (12), pp.2166 - 2174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-208696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834251v1</w:t>
+                <w:t xml:space="preserve">hal-01834105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human adipose mesenchymal stem cells as potent anti-fibrosis therapy for systemic sclerosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Toupet</w:t>
+                <w:t xml:space="preserve">Therapeutic application of mesenchymal stem cells in osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaut.2016.03.013⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Biological Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1517/14712598.2016.1093108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834289v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Osteoarthritis by Adipose-Derived Stromal Cells Overexpressing Fra-1 in Mice</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human adipose mesenchymal stem cells as potent anti-fibrosis therapy for systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettina Herbort</w:t>
+                <w:t xml:space="preserve">Alexandre T.J. Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 68 (1), pp.138 - 151. </w:t>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.31 - 39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/art.39425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2016.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834247v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The immunosuppressive signature of menstrual blood mesenchymal stem cells entails opposite effects on experimental arthritis and graft versus host diseases</w:t>
               </w:r>
@@ -10096,425 +10096,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPARβ/δ directs the therapeutic potential of mesenchymal stem cells in arthritis</w:t>
+                <w:t xml:space="preserve">Inhibition of Osteoarthritis by Adipose-Derived Stromal Cells Overexpressing Fra-1 in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Luz-Crawford</w:t>
+                <w:t xml:space="preserve">Kay Schwabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Ipseiz</w:t>
+                <w:t xml:space="preserve">Mireia Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Espinosa-Carrasco</w:t>
+                <w:t xml:space="preserve">Kenia Ubieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Caicedo</w:t>
+                <w:t xml:space="preserve">Nicole Hannemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Tejedor</w:t>
+                <w:t xml:space="preserve">Bettina Herbort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 75 (12), pp.2166 - 2174. </w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (1), pp.138 - 151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-208696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/art.39425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834105v1</w:t>
+                <w:t xml:space="preserve">hal-01834247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility of a Mouse Model of Osteoarthritis to Demonstrate Cartilage Protection by IFNγ-Primed Equine Mesenchymal Stem Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilpain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00392⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (9), pp.2348 - 2350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.39756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818646v1</w:t>
+                <w:t xml:space="preserve">hal-01834300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utility of a Mouse Model of Osteoarthritis to Demonstrate Cartilage Protection by IFNγ-Primed Equine Mesenchymal Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Penarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 68 (9), pp.2348 - 2350. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/art.39756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834300v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Stromal Vascular Fraction and Adipose Mesenchymal Stem Cells in Remodeling Hypertrophic Scars</w:t>
               </w:r>
@@ -11477,51 +11477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (11), pp.2027 - 2035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12220,51 +12220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of anti-inflammatory and anti-catabolic effects on basal inflamed osteoarthritic chondrocytes or synoviocytes by adipose stem cell-conditioned medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Manferdini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gabusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12469,606 +12469,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable networks for soft tissue engineering by thiol–yne photo cross-linking of multifunctional polyesters.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Leroy</w:t>
+                <w:t xml:space="preserve">Involvement of Angiopoietin-like 4 in Matrix Remodeling during Chondrogenic Differentiation of Mesenchymal Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assala Al Samad</w:t>
+                <w:t xml:space="preserve">Mathieu Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chuchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Garric</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Danièle Noël</w:t>
+                <w:t xml:space="preserve">David Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra03665d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (12), pp.8402-8412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.539825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091330v1</w:t>
+                <w:t xml:space="preserve">hal-03116030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promyelocytic leukemia zinc-finger induction signs mesenchymal stem cell commitment: identification of a key marker for stemness maintenance?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gautier Tejedor</w:t>
+                <w:t xml:space="preserve">FOXO3A Regulation by miRNA-29a Controls Chondrogenic Differentiation of Mesenchymal Stem Cells and Cartilage Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chuchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Philipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">Stem Cells and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (11), pp.1195 - 1205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/scrt416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/scd.2013.0463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00976578v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Angiopoietin-like 4 in Matrix Remodeling during Chondrogenic Differentiation of Mesenchymal Stem Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Mathieu</w:t>
+                <w:t xml:space="preserve">Biodegradable networks for soft tissue engineering by thiol–yne photo cross-linking of multifunctional polyesters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Iampietro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Chuchana</w:t>
+                <w:t xml:space="preserve">Assala Al Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Guérit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farida Djouad</w:t>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.539825⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (60), pp.32017-32023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra03665d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116030v1</w:t>
+                <w:t xml:space="preserve">hal-01091330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXO3A Regulation by miRNA-29a Controls Chondrogenic Differentiation of Mesenchymal Stem Cells and Cartilage Formation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Philipot</w:t>
+                <w:t xml:space="preserve">Promyelocytic leukemia zinc-finger induction signs mesenchymal stem cell commitment: identification of a key marker for stemness maintenance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Djouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Tejedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (11), pp.1195 - 1205. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/scd.2013.0463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/scrt416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836483v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00976578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p16INK4a and its regulator miR-24 link senescence and chondrocyte terminal differentiation-associated matrix remodelling in osteoarthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Philipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Platano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13171,51 +13171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13409,51 +13409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13638,51 +13638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic mesenchymal stem cells in rheumatic diseases: rationale, clinical data and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14040,51 +14040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cell-based therapies in regenerative medicine: applications in rheumatology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14427,295 +14427,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01878105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative proteomic analysis of human mesenchymal and embryonic stem cells: towards the definition of a mesenchymal stem cell proteomic signature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic Analysis Identifies Foxo3A as a Novel Transcription Factor Regulating Mesenchymal Stem Cell Chrondrogenic Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Djouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Roche</w:t>
+                <w:t xml:space="preserve">François Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Delorme</w:t>
+                <w:t xml:space="preserve">Olivia Fromigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Oostendorp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Caton</w:t>
+                <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200800035⟩</w:t>
+              <w:t xml:space="preserve">Cloning and Stem Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (3), pp.407 - 416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/clo.2009.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357170v1</w:t>
+                <w:t xml:space="preserve">inserm-01878108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic Analysis Identifies Foxo3A as a Novel Transcription Factor Regulating Mesenchymal Stem Cell Chrondrogenic Differentiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Bony</w:t>
+                <w:t xml:space="preserve">Comparative proteomic analysis of human mesenchymal and embryonic stem cells: towards the definition of a mesenchymal stem cell proteomic signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Canovas</w:t>
+                <w:t xml:space="preserve">R. Oostendorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Fromigue</w:t>
+                <w:t xml:space="preserve">R. Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rème</w:t>
+                <w:t xml:space="preserve">C. Caton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cloning and Stem Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (3), pp.407 - 416. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (2), pp.223-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/clo.2009.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200800035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01878108v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartilage tissue engineering: towards a biomaterial-assisted mesenchymal stem cell therapy.</w:t>
               </w:r>
@@ -15473,307 +15473,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study on intra-articular versus systemic gene electrotransfer in experimental arthritis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earlier Onset of Syngeneic Tumors in the Presence of Mesenchymal Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Djouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroun Khoury</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rhinn</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgm.922⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (8), pp.1060-1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.tp.0000236098.13804.0b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00193122v1</w:t>
+                <w:t xml:space="preserve">hal-04942391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earlier Onset of Syngeneic Tumors in the Presence of Mesenchymal Stem Cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
+                <w:t xml:space="preserve">A comparative study on intra-articular versus systemic gene electrotransfer in experimental arthritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rhinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (8), pp.1027-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgm.922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/01.tp.0000236098.13804.0b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04942391v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00193122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peroxisome proliferator-activated receptor gamma regulates E-cadherin expression and inhibits growth and invasion of prostate cancer.</w:t>
               </w:r>
@@ -16027,64 +16027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient new cationic liposome formulation for systemic delivery of small interfering RNA silencing tumor necrosis factor alpha in experimental arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Escriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16200,51 +16200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16455,51 +16455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16563,51 +16563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés immunosuppressives des cellules souches mésenchymateuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17576,277 +17576,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iodine labeled injectable hyaluronic acid hydrogel for an in vivo bicolor x-ray monitoring of a biomimetic scaffold in brain regeneration cell therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring the fate of stem cells and their encapsulating hydrogel in mice knees using Synchrotron K-edge subtraction computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tavakoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustoifa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anaïck Moisan</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual Conference of the European Society of Biomaterials 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Biomaterials, Sep 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17th annual meeting European Molecular Imaging Meeting (EMIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850142v1</w:t>
+                <w:t xml:space="preserve">hal-04890848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the fate of stem cells and their encapsulating hydrogel in mice knees using Synchrotron K-edge subtraction computed tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An iodine labeled injectable hyaluronic acid hydrogel for an in vivo bicolor x-ray monitoring of a biomimetic scaffold in brain regeneration cell therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustoifa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Favier</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Takavoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th annual meeting European Molecular Imaging Meeting (EMIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">32nd Annual Conference of the European Society of Biomaterials 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Biomaterials, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890848v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the fate of stem cells and encapsulating hydrogel intraarticularly injected in mice knees using Synchrotron K-edge subtraction computed tomography</w:t>
               </w:r>
@@ -18233,51 +18233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18358,51 +18358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18457,90 +18457,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of mesenchymental stem cell micropellet as a relevant biomechanical in vitro model devoted to the study of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maumus Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18617,51 +18617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18738,77 +18738,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal Stem Cells-derived cartilage micropellet: a relevant model for biomechanical and mechanobiological modelisation of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18850,90 +18850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells-derived micropellet is a relevant in vitro model for biomechanical modeling of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19113,51 +19113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TGFb-induced Protein is Dysregulated in Osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19234,51 +19234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effect of thrombospondin-4 expressing mesenchymal stem cells in osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19286,51 +19286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of the Osteoarthritis-Research-Society-International (OARSI) on Osteoarthritis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Amsterdam, Netherlands. </w:t>
@@ -19809,51 +19809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19929,51 +19929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells repress Th17 molecular program through the PD-1 pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Luz-Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20604,51 +20604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20697,346 +20697,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new device dedicated to the mechanical characterisation of cartilage micropellets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Phenotypical and functional characterizations of conditioned Mesenchymal Stromal Cells MSC, as tools for immunomodulation in Myasthenia Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bayer Wildberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'école doctorale CBS2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
+              <w:t xml:space="preserve">52ème Meeting de la Société Française d'Immunologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171713v1</w:t>
+                <w:t xml:space="preserve">hal-03038636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypical and functional characterizations of conditioned Mesenchymal Stromal Cells MSC, as tools for immunomodulation in Myasthenia Gravis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solène Maillard</w:t>
+                <w:t xml:space="preserve">Validation of a new device dedicated to the mechanical characterisation of cartilage micropellets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Meeting de la Société Française d'Immunologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée de l'école doctorale CBS2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038636v1</w:t>
+                <w:t xml:space="preserve">hal-02171713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of cartilage growth under mechanical stresses. Mechanical and biological analysis on in vitro «micropellet» model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21235,51 +21235,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal Stem Cell-Based Therapy of Osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21789,51 +21789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05286911v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silouane Dupuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salvador" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5BM00049A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavakoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.104551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C Bayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel You" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Bergman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dragin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04534-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04951562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie V&#233;lier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simoncini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2024.103624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04968918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-025-03507-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;ron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biron-Andr&#233;ani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirvent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2023.12.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boulestreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana M Bertolino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-024-02509-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04888483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Bertolino Minani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.206158" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sole" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dufaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213321" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Theron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony-Garayt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hs9.0000000000000924" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Minani Bertolino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-023-01010-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scherberich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1221444" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hilpert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goubaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1150522" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34206-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjiv Goulabchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Witkowski-Durand-Viel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2022.2126517" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.888437" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barbim Donate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamarre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Pino-Lagos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Almeida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.867324" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sol&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2022.e00253" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03906280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai Kee Him" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.09.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayd'Herbe de Maudave" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Constantinides" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2021.12.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malafaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11071979" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692906v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Raimond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Valot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01823" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092281" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662528v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.623973" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mariotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Bernardi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macquin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Decauwer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kotova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/klc3h6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653004v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras-Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruiz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.604756" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03649447v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.113836" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Pichard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Becker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Ceuninck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102297" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fonteneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00695-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03648928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rozier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault Jacques Maria" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136837" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412034v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K.A. Silva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Arumugam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Mauduit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03647291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilpain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Avouac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.770419" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622565v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Witkowski Durand Viel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102987" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660057v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.624024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264660v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mart&#237;nez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7020073" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03655547v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2021.102660" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03639272v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102727" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119544" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513894v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03100" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Armanet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Couderc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moreaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01649-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899374v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Korng Ea" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2020.06.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101721" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961423v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.00997" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961436v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00107" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Kurte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Vega-Letter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01840-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116471" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02307243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Partouche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03112" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02551968v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malaise" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Tachikart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mumme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira-Lopez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102379" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02386444v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2018.11.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392144v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Noel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201900509" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834060v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuchana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Espinoza" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Teigell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101481" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976916v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maria" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sutra" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03056" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02307298v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018294" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833435v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cosenza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc-Brude" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.21072" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02304369v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02938" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877967v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.07.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309956v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Vozenin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02571" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949779v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01342436v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre At Maria" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Quellec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele No&#235;l" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-016-8552-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739813v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manferdini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01638" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623926v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre T. J. Maria" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00988" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740887v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15376-8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516237v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834627v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7bm00384f" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476346v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mateos-Timoneda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castano" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra28540f" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743116v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure Despeyroux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Perez-Gracia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chuttoo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2607" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623928v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18040889" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834297v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39477" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834251v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14712598.2016.1093108" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834289v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre T.J. Maria" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2016.03.013" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834247v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schwabe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Garcia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenia Ubieta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hannemann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Herbort" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39425" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834145v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Torres" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainoa Fernandez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2244" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834105v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luz-Crawford" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ipseiz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caicedo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejedor" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-208696" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818646v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Roussignol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Penarier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bentz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00392" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834300v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39756" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834377v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Domergue" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156161" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834394v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00655" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834263v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rackwitz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Pullig" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delfour" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2015-0245" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834077v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Franquesa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2254" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834238v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vicente" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2015.162" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844606v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2016.119" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834277v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2016.02.022" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TSX0HV1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834450v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.07.004" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834412v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleuterio Lombardo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez-Belmonte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114962" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369239v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leroy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4bm00433g" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122929v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela Tilmaciu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.12.020" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13X1BDCG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834130v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luz-Crawford" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejedor" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaulieu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39069" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834588v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/bcr.0000000000000167" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834501v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manferdini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabusi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paolella" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.03.025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137425v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schelbergen Rik F." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie van Dalen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno ter Huurne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Roth" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vogl" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2014.05.022" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091330v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Al Samad" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03665d" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00976578v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt416" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116030v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Iampietro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.539825" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836483v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philipot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0463" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00983071v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Platano" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Olivotto" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4494" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416580v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00832507v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.04.017" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967461v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.06.001" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00836318v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kurte" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Bravo-Alegr&#237;a" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Nova-Lamperti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt216" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00644029v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637318v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mamaeva" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perrin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-12-99" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533670v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vives" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Cres" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Larrousse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Morichaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.282" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585188v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt55" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171848v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Giteau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Venier-Julienne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.05.013" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W73TB21P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878105v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ghannam" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357170v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delorme" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oostendorp" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caton" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800035" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878108v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Canovas" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigue" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2009.0013" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423696v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275173v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caton" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.12.022" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005451v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mrugala" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.berh.2008.01.005" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315969v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouquet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Voide" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0139" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014995v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bony" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193122v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Khoury" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigey" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rhinn" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.922" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX9T6BHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942391v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000236098.13804.0b" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00096196v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Iankova" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sarruf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00605-06" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390759v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tropel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Platet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Platel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Albrieux" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2005-0636" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193135v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escriou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Largeau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21876" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015004v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089978v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uz&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Lahlou" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1827" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942453v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21012" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004923v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sany" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890994v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gilles" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olivier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Clara Dong" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891658v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ciglu" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811568v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sejalon-Cipolla" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieerick Bruyat" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891575v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890788v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890743v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891524v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850142v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Takavoli" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Moisan" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890848v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890813v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015368v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maurel" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833503v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ruiz" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Toupet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fonteneau" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Pers" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2017.02.544" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834285v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. David" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.926" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834281v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maumus" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Toupet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D David" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jorgensen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-209124.133" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834477v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maria" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilpain" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.78" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834510v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piacentini" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury-Cappellesso" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.02.708" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387232v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3187" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVPFXMCC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758222v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Figueroa" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Carri&#243;n" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365579v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365538v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquette Christophe" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834666v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/psc.3445" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440251v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bayer Wildberger" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villegas" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Giannini" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Maillard" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038636v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180806v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garbayo" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Delcroix" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Curtis" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raval" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Della Morte" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945044v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811920-4.00005-7" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126192v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359778v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alle" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Borgne" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemey" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly B&#233;chir" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05286911v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silouane Dupuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salvador" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5BM00049A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavakoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.104551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C Bayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel You" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Bergman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dragin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04534-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04951562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie V&#233;lier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simoncini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2024.103624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04968918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-025-03507-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;ron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biron-Andr&#233;ani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirvent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2023.12.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boulestreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana M Bertolino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-024-02509-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04888483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Bertolino Minani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.206158" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sole" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dufaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213321" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Theron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony-Garayt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hs9.0000000000000924" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Minani Bertolino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-023-01010-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scherberich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1221444" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hilpert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goubaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1150522" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34206-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjiv Goulabchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Witkowski-Durand-Viel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2022.2126517" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.888437" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barbim Donate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamarre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Pino-Lagos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Almeida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.867324" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sol&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2022.e00253" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03906280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai Kee Him" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.09.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malafaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11071979" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayd'Herbe de Maudave" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Constantinides" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2021.12.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692906v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Raimond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Valot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01823" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092281" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662528v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.623973" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mariotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Bernardi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macquin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Decauwer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kotova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/klc3h6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653004v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras-Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.604756" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03649447v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.113836" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Pichard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Becker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Ceuninck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102297" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fonteneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00695-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03648928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rozier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault Jacques Maria" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136837" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412034v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K.A. Silva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Arumugam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Mauduit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03647291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilpain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Avouac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.770419" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622565v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Witkowski Durand Viel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102987" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660057v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.624024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264660v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mart&#237;nez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7020073" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03655547v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2021.102660" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03639272v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102727" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961501v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Armanet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Couderc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moreaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01649-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119544" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513894v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03100" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961436v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00107" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961423v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.00997" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101721" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Korng Ea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2020.06.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Kurte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Vega-Letter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01840-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116471" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02307243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Partouche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03112" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02551968v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malaise" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Tachikart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mumme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira-Lopez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102379" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02386444v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2018.11.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392144v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Noel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201900509" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834060v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuchana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Espinoza" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Teigell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101481" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02307298v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018294" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976916v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maria" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sutra" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03056" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833435v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cosenza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc-Brude" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.21072" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02304369v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02938" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877967v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.07.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309956v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Vozenin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02571" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949779v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623926v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre T. J. Maria" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Quellec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00988" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01342436v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre At Maria" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele No&#235;l" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-016-8552-9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739813v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manferdini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01638" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740887v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15376-8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516237v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834627v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7bm00384f" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476346v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mateos-Timoneda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castano" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra28540f" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743116v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure Despeyroux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Perez-Gracia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chuttoo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2607" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623928v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18040889" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834297v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39477" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834105v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luz-Crawford" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ipseiz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caicedo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejedor" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-208696" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834251v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14712598.2016.1093108" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834289v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre T.J. Maria" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2016.03.013" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834145v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Torres" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainoa Fernandez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2244" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834247v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schwabe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Garcia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenia Ubieta" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hannemann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Herbort" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39425" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834300v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39756" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818646v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Roussignol" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Penarier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bentz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00392" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834377v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Domergue" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156161" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834394v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00655" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834263v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rackwitz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Pullig" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delfour" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2015-0245" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834077v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Franquesa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2254" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834238v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vicente" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2015.162" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844606v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2016.119" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834277v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2016.02.022" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TSX0HV1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834450v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.07.004" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834412v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleuterio Lombardo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez-Belmonte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114962" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369239v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leroy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4bm00433g" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122929v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela Tilmaciu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.12.020" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13X1BDCG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834130v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luz-Crawford" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejedor" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaulieu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39069" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834588v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/bcr.0000000000000167" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834501v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manferdini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabusi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paolella" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.03.025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137425v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schelbergen Rik F." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie van Dalen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno ter Huurne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Roth" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vogl" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2014.05.022" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116030v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Iampietro" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.539825" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836483v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philipot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0463" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091330v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Al Samad" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03665d" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00976578v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt416" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00983071v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Platano" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Olivotto" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4494" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416580v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00832507v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.04.017" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967461v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.06.001" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00836318v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kurte" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Bravo-Alegr&#237;a" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Nova-Lamperti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt216" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00644029v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637318v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mamaeva" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perrin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-12-99" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533670v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vives" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Cres" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Larrousse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Morichaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.282" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585188v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt55" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171848v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Giteau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Venier-Julienne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.05.013" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W73TB21P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878105v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ghannam" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878108v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Canovas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigue" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2009.0013" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357170v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delorme" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oostendorp" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caton" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800035" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423696v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275173v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caton" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.12.022" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005451v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mrugala" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.berh.2008.01.005" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315969v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouquet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Voide" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0139" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014995v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bony" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942391v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000236098.13804.0b" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193122v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Khoury" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigey" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rhinn" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.922" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX9T6BHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00096196v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Iankova" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sarruf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00605-06" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390759v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tropel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Platet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Platel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Albrieux" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2005-0636" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193135v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escriou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Largeau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21876" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015004v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089978v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uz&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Lahlou" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1827" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942453v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21012" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004923v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sany" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890994v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gilles" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olivier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Clara Dong" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891658v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ciglu" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811568v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sejalon-Cipolla" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieerick Bruyat" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891575v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890788v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890743v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891524v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890848v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850142v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Takavoli" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Moisan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890813v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015368v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maurel" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833503v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ruiz" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Toupet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fonteneau" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Pers" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2017.02.544" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834285v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. David" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.926" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834281v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maumus" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Toupet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D David" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jorgensen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-209124.133" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834477v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maria" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilpain" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.78" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834510v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piacentini" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury-Cappellesso" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.02.708" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387232v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3187" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVPFXMCC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758222v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Figueroa" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Carri&#243;n" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365579v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365538v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquette Christophe" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834666v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/psc.3445" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440251v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bayer Wildberger" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villegas" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Giannini" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Maillard" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038636v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180806v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garbayo" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Delcroix" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Curtis" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raval" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Della Morte" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945044v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811920-4.00005-7" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126192v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359778v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alle" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Borgne" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemey" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly B&#233;chir" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>