--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -2424,429 +2424,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Extracellular Vesicles as Immunomodulatory Mediators in Inflammatory Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size-tunable lipid vectors for controlled local delivery of siRNA from gene activated matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Barbim Donate</w:t>
+                <w:t xml:space="preserve">Jade Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lamarre</w:t>
+                <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Pino-Lagos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danièle Noël</w:t>
+                <w:t xml:space="preserve">Baptiste Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fausto Almeida</w:t>
+                <w:t xml:space="preserve">Josephine Lai Kee Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.867324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948038v1</w:t>
+                <w:t xml:space="preserve">hal-03906280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D bioprinting of articular cartilage: Recent advances and perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Extracellular Vesicles as Immunomodulatory Mediators in Inflammatory Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Solé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simon</w:t>
+                <w:t xml:space="preserve">Paula Barbim Donate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
+                <w:t xml:space="preserve">Yann Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Pino-Lagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprinting </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bprint.2022.e00253⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.867324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041745v1</w:t>
+                <w:t xml:space="preserve">hal-04948038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-tunable lipid vectors for controlled local delivery of siRNA from gene activated matrix</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Bony</w:t>
+                <w:t xml:space="preserve">3D bioprinting of articular cartilage: Recent advances and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Robin</w:t>
+                <w:t xml:space="preserve">Lilian Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Lai Kee Him</w:t>
+                <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 153, pp.97-107. </w:t>
+              <w:t xml:space="preserve">Bioprinting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.e00253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bprint.2022.e00253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906280v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospitalization Risks for Neurological Disorders in Primary Sjögren’s Syndrome Patients</w:t>
               </w:r>
@@ -3377,51 +3377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loussouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4294,51 +4294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault Jacques Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4787,51 +4787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-155 Contributes to the Immunoregulatory Function of Human Mesenchymal Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4902,185 +4902,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collagen-Mimetic Organic-Inorganic Hydrogel for Cartilage Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurine Valot</w:t>
+                <w:t xml:space="preserve">Mesenchymal stromal cells-derived extracellular vesicles alleviate systemic sclerosis via miR-29a-3p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault Jacques Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brunel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Amblard</w:t>
+                <w:t xml:space="preserve">Joséphine Lai-Kee-Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/gels7020073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.102660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2021.102660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264660v1</w:t>
+                <w:t xml:space="preserve">hal-03655547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stromal cells-derived extracellular vesicles alleviate systemic sclerosis via miR-29a-3p</w:t>
+                <w:t xml:space="preserve">Lung Fibrosis Is Improved by Extracellular Vesicles from IFNγ-Primed Mesenchymal Stromal Cells in Murine Systemic Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
@@ -5094,237 +5094,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault Jacques Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Lai-Kee-Him</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaut.2021.102660⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.2727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10102727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655547v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung Fibrosis Is Improved by Extracellular Vesicles from IFNγ-Primed Mesenchymal Stromal Cells in Murine Systemic Sclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rozier</w:t>
+                <w:t xml:space="preserve">A Collagen-Mimetic Organic-Inorganic Hydrogel for Cartilage Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (10), pp.2727. </w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10102727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/gels7020073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639272v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of immortalized human islet stromal cells reveals a MSC-like profile with pancreatic features</w:t>
               </w:r>
@@ -5349,51 +5349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5630,51 +5630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (6), pp.2640-2647. </w:t>
@@ -6100,295 +6100,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of human pluripotent stem cell lines (iPSCs) from mesenchymal stem cells (MSCs) from three elderly patients with osteoarthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric de Ceuninck</w:t>
+                <w:t xml:space="preserve">Identification of TGFβ signatures in six murine models mimicking different osteoarthritis clinical phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Korng Ea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.101721⟩</w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (10), pp.1373-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joca.2020.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961555v1</w:t>
+                <w:t xml:space="preserve">hal-02899374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of TGFβ signatures in six murine models mimicking different osteoarthritis clinical phenotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ruiz</w:t>
+                <w:t xml:space="preserve">Generation of human pluripotent stem cell lines (iPSCs) from mesenchymal stem cells (MSCs) from three elderly patients with osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Ceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (10), pp.1373-1384. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.101721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joca.2020.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.101721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899374v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent LPS exposure commands MSC immunoplasticity through TLR4 activation leading to opposite therapeutic outcome in EAE</w:t>
               </w:r>
@@ -7870,51 +7870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8134,51 +8134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8251,51 +8251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum-Mediated Oxidative Stress from Systemic Sclerosis Patients Affects Mesenchymal Stem Cell Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radjiv Goulabchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8809,51 +8809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jebors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8930,51 +8930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Raisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9462,51 +9462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10513,51 +10513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Stromal Vascular Fraction and Adipose Mesenchymal Stem Cells in Remodeling Hypertrophic Scars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10628,295 +10628,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose Mesenchymal Stem Cells Isolated after Manual or Water-jet-Assisted Liposuction Display Similar Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bony</w:t>
+                <w:t xml:space="preserve">Adipose Mesenchymal Stromal Cell-Based Therapy for Severe Osteoarthritis of the Knee: A Phase I Dose-Escalation Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlys Cren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Lars Rackwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Pullig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00655⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (7), pp.847 - 856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5966/sctm.2015-0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834394v1</w:t>
+                <w:t xml:space="preserve">hal-01834263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose Mesenchymal Stromal Cell-Based Therapy for Severe Osteoarthritis of the Knee: A Phase I Dose-Escalation Trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oliver Pullig</w:t>
+                <w:t xml:space="preserve">Adipose Mesenchymal Stem Cells Isolated after Manual or Water-jet-Assisted Liposuction Display Similar Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delfour</w:t>
+                <w:t xml:space="preserve">Maïlys Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (7), pp.847 - 856. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5966/sctm.2015-0245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834263v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal Stem Cell-Derived Interleukin 1 Receptor Antagonist Promotes Macrophage Polarization and Inhibits B Cell Differentiation</w:t>
               </w:r>
@@ -10941,51 +10941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Franquesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11715,51 +11715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12929,51 +12929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), pp.27. </w:t>
@@ -13396,51 +13396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13785,51 +13785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Mamaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Teigell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14183,51 +14183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bouffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14446,51 +14446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic Analysis Identifies Foxo3A as a Novel Transcription Factor Regulating Mesenchymal Stem Cell Chrondrogenic Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14999,51 +14999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Caton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15492,51 +15492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earlier Onset of Syngeneic Tumors in the Presence of Mesenchymal Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16295,51 +16295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional profiles discriminate bone marrow-derived and synovium-derived mesenchymal stem cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Häupl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16468,51 +16468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52 (5), pp.1595-1603. </w:t>
@@ -16576,51 +16576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tropel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17496,51 +17496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18371,51 +18371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19796,51 +19796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20125,51 +20125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national annuel de la Société Française de Biologie de la Matrice Extracellulaire (SFBMEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20246,51 +20246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées Françaises de Biologie des Tissus Minéralisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20697,277 +20697,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypical and functional characterizations of conditioned Mesenchymal Stromal Cells MSC, as tools for immunomodulation in Myasthenia Gravis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solène Maillard</w:t>
+                <w:t xml:space="preserve">Validation of a new device dedicated to the mechanical characterisation of cartilage micropellets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Meeting de la Société Française d'Immunologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée de l'école doctorale CBS2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038636v1</w:t>
+                <w:t xml:space="preserve">hal-02171713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new device dedicated to the mechanical characterisation of cartilage micropellets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Phenotypical and functional characterizations of conditioned Mesenchymal Stromal Cells MSC, as tools for immunomodulation in Myasthenia Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bayer Wildberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'école doctorale CBS2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
+              <w:t xml:space="preserve">52ème Meeting de la Société Française d'Immunologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171713v1</w:t>
+                <w:t xml:space="preserve">hal-03038636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of cartilage growth under mechanical stresses. Mechanical and biological analysis on in vitro «micropellet» model</w:t>
               </w:r>
@@ -21789,51 +21789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05286911v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silouane Dupuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salvador" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5BM00049A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavakoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.104551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C Bayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel You" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Bergman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dragin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04534-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04951562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie V&#233;lier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simoncini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2024.103624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04968918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-025-03507-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;ron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biron-Andr&#233;ani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirvent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2023.12.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boulestreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana M Bertolino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-024-02509-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04888483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Bertolino Minani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.206158" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sole" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dufaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213321" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Theron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony-Garayt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hs9.0000000000000924" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Minani Bertolino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-023-01010-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scherberich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1221444" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hilpert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goubaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1150522" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34206-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjiv Goulabchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Witkowski-Durand-Viel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2022.2126517" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.888437" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barbim Donate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamarre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Pino-Lagos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Almeida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.867324" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sol&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2022.e00253" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03906280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai Kee Him" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.09.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malafaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11071979" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayd'Herbe de Maudave" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Constantinides" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2021.12.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692906v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Raimond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Valot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01823" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092281" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662528v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.623973" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mariotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Bernardi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macquin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Decauwer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kotova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/klc3h6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653004v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras-Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.604756" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03649447v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.113836" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Pichard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Becker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Ceuninck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102297" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fonteneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00695-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03648928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rozier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault Jacques Maria" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136837" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412034v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K.A. Silva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Arumugam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Mauduit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03647291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilpain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Avouac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.770419" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622565v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Witkowski Durand Viel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102987" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660057v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.624024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264660v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mart&#237;nez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7020073" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03655547v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2021.102660" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03639272v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102727" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961501v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Armanet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Couderc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moreaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01649-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119544" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513894v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03100" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961436v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00107" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961423v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.00997" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101721" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Korng Ea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2020.06.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Kurte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Vega-Letter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01840-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116471" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02307243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Partouche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03112" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02551968v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malaise" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Tachikart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mumme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira-Lopez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102379" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02386444v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2018.11.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392144v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Noel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201900509" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834060v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuchana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Espinoza" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Teigell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101481" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02307298v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018294" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976916v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maria" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sutra" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03056" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833435v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cosenza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc-Brude" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.21072" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02304369v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02938" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877967v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.07.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309956v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Vozenin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02571" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949779v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623926v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre T. J. Maria" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Quellec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00988" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01342436v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre At Maria" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele No&#235;l" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-016-8552-9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739813v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manferdini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01638" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740887v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15376-8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516237v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834627v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7bm00384f" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476346v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mateos-Timoneda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castano" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra28540f" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743116v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure Despeyroux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Perez-Gracia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chuttoo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2607" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623928v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18040889" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834297v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39477" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834105v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luz-Crawford" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ipseiz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caicedo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejedor" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-208696" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834251v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14712598.2016.1093108" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834289v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre T.J. Maria" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2016.03.013" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834145v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Torres" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainoa Fernandez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2244" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834247v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schwabe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Garcia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenia Ubieta" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hannemann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Herbort" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39425" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834300v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39756" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818646v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Roussignol" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Penarier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bentz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00392" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834377v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Domergue" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156161" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834394v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00655" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834263v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rackwitz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Pullig" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delfour" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2015-0245" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834077v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Franquesa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2254" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834238v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vicente" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2015.162" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844606v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2016.119" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834277v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2016.02.022" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TSX0HV1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834450v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.07.004" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834412v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleuterio Lombardo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez-Belmonte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114962" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369239v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leroy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4bm00433g" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122929v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela Tilmaciu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.12.020" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13X1BDCG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834130v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luz-Crawford" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejedor" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaulieu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39069" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834588v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/bcr.0000000000000167" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834501v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manferdini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabusi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paolella" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.03.025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137425v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schelbergen Rik F." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie van Dalen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno ter Huurne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Roth" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vogl" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2014.05.022" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116030v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Iampietro" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.539825" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836483v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philipot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0463" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091330v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Al Samad" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03665d" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00976578v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt416" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00983071v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Platano" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Olivotto" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4494" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416580v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00832507v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.04.017" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967461v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.06.001" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00836318v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kurte" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Bravo-Alegr&#237;a" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Nova-Lamperti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt216" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00644029v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637318v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mamaeva" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perrin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-12-99" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533670v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vives" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Cres" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Larrousse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Morichaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.282" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585188v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt55" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171848v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Giteau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Venier-Julienne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.05.013" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W73TB21P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878105v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ghannam" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878108v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Canovas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigue" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2009.0013" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357170v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delorme" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oostendorp" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caton" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800035" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423696v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275173v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caton" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.12.022" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005451v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mrugala" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.berh.2008.01.005" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315969v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouquet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Voide" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0139" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014995v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bony" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942391v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000236098.13804.0b" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193122v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Khoury" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigey" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rhinn" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.922" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX9T6BHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00096196v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Iankova" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sarruf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00605-06" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390759v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tropel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Platet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Platel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Albrieux" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2005-0636" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193135v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escriou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Largeau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21876" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015004v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089978v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uz&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Lahlou" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1827" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942453v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21012" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004923v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sany" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890994v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gilles" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olivier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Clara Dong" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891658v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ciglu" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811568v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sejalon-Cipolla" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieerick Bruyat" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891575v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890788v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890743v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891524v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890848v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850142v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Takavoli" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Moisan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890813v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015368v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maurel" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833503v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ruiz" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Toupet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fonteneau" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Pers" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2017.02.544" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834285v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. David" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.926" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834281v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maumus" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Toupet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D David" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jorgensen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-209124.133" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834477v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maria" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilpain" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.78" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834510v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piacentini" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury-Cappellesso" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.02.708" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387232v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3187" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVPFXMCC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758222v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Figueroa" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Carri&#243;n" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365579v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365538v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquette Christophe" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834666v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/psc.3445" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440251v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bayer Wildberger" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villegas" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Giannini" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Maillard" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038636v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180806v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garbayo" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Delcroix" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Curtis" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raval" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Della Morte" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945044v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811920-4.00005-7" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126192v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359778v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alle" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Borgne" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemey" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly B&#233;chir" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05286911v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silouane Dupuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salvador" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5BM00049A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavakoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.104551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C Bayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel You" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Bergman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dragin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04534-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04951562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie V&#233;lier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simoncini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2024.103624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04968918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-025-03507-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;ron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biron-Andr&#233;ani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirvent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2023.12.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boulestreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana M Bertolino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-024-02509-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04888483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Bertolino Minani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.206158" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sole" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dufaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213321" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Theron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony-Garayt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hs9.0000000000000924" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Minani Bertolino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-023-01010-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scherberich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1221444" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hilpert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goubaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1150522" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34206-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjiv Goulabchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Witkowski-Durand-Viel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2022.2126517" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.888437" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03906280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai Kee Him" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.09.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barbim Donate" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamarre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Pino-Lagos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Almeida" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.867324" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041745v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sol&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2022.e00253" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malafaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11071979" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayd'Herbe de Maudave" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Constantinides" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2021.12.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692906v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Raimond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Valot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01823" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092281" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662528v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.623973" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mariotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Bernardi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macquin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Decauwer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kotova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/klc3h6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653004v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras-Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.604756" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03649447v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.113836" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Pichard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Becker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Ceuninck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102297" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fonteneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00695-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03648928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rozier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault Jacques Maria" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136837" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412034v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K.A. Silva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Arumugam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Mauduit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03647291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilpain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Avouac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.770419" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622565v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Witkowski Durand Viel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102987" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660057v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.624024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03655547v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2021.102660" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03639272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102727" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264660v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mart&#237;nez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7020073" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961501v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Armanet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Couderc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moreaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01649-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119544" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513894v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03100" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961436v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00107" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961423v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.00997" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Korng Ea" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2020.06.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101721" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Kurte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Vega-Letter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01840-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116471" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02307243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Partouche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03112" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02551968v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malaise" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Tachikart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mumme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira-Lopez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102379" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02386444v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2018.11.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392144v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Noel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201900509" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834060v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuchana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Espinoza" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Teigell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101481" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02307298v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018294" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976916v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maria" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sutra" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03056" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833435v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cosenza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc-Brude" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.21072" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02304369v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02938" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877967v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.07.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309956v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Vozenin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02571" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949779v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623926v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre T. J. Maria" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Quellec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00988" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01342436v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre At Maria" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele No&#235;l" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-016-8552-9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739813v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manferdini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01638" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740887v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15376-8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516237v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834627v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7bm00384f" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476346v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mateos-Timoneda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castano" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra28540f" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743116v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure Despeyroux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Perez-Gracia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chuttoo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2607" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623928v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18040889" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834297v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39477" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834105v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luz-Crawford" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ipseiz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caicedo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejedor" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-208696" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834251v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14712598.2016.1093108" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834289v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre T.J. Maria" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2016.03.013" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834145v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Torres" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainoa Fernandez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2244" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834247v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schwabe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Garcia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenia Ubieta" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hannemann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Herbort" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39425" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834300v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39756" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818646v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Roussignol" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Penarier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bentz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00392" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834377v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Domergue" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156161" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834263v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rackwitz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Pullig" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delfour" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2015-0245" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834394v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00655" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834077v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Franquesa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2254" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834238v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vicente" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2015.162" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844606v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2016.119" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834277v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2016.02.022" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TSX0HV1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834450v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.07.004" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834412v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleuterio Lombardo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez-Belmonte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114962" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369239v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leroy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4bm00433g" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122929v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela Tilmaciu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.12.020" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13X1BDCG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834130v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luz-Crawford" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejedor" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaulieu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39069" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834588v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/bcr.0000000000000167" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834501v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manferdini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabusi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paolella" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.03.025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137425v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schelbergen Rik F." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie van Dalen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno ter Huurne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Roth" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vogl" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2014.05.022" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116030v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Iampietro" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.539825" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836483v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philipot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0463" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091330v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Al Samad" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03665d" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00976578v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt416" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00983071v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Platano" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Olivotto" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4494" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416580v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00832507v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.04.017" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967461v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.06.001" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00836318v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kurte" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Bravo-Alegr&#237;a" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Nova-Lamperti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt216" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00644029v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637318v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mamaeva" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perrin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-12-99" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533670v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vives" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Cres" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Larrousse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Morichaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.282" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585188v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt55" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171848v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Giteau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Venier-Julienne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.05.013" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W73TB21P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878105v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ghannam" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878108v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Canovas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigue" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2009.0013" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357170v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delorme" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oostendorp" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caton" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800035" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423696v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275173v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caton" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.12.022" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005451v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mrugala" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.berh.2008.01.005" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315969v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouquet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Voide" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0139" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014995v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bony" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942391v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000236098.13804.0b" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193122v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Khoury" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigey" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rhinn" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.922" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX9T6BHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00096196v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Iankova" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sarruf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00605-06" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390759v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tropel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Platet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Platel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Albrieux" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2005-0636" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193135v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escriou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Largeau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21876" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015004v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089978v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uz&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Lahlou" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1827" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942453v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21012" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004923v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sany" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890994v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gilles" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olivier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Clara Dong" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891658v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ciglu" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811568v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sejalon-Cipolla" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieerick Bruyat" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891575v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890788v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890743v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891524v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890848v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850142v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Takavoli" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Moisan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890813v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015368v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maurel" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833503v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ruiz" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Toupet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fonteneau" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Pers" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2017.02.544" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834285v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. David" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.926" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834281v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maumus" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Toupet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D David" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jorgensen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-209124.133" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834477v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maria" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilpain" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.78" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834510v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piacentini" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury-Cappellesso" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.02.708" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387232v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3187" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVPFXMCC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758222v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Figueroa" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Carri&#243;n" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365579v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365538v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquette Christophe" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834666v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/psc.3445" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440251v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bayer Wildberger" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villegas" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Giannini" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Maillard" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038636v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180806v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garbayo" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Delcroix" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Curtis" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raval" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Della Morte" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945044v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811920-4.00005-7" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126192v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359778v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alle" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Borgne" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemey" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly B&#233;chir" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>