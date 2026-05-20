--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -127,291 +127,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and interplay of scaffold–biomolecule interactions applied to cartilage tissue engineering</w:t>
+                <w:t xml:space="preserve">A self-healing radiopaque hyaluronic acid hydrogel as a new injectable biomaterial for precision medicine in osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silouane Dupuy</w:t>
+                <w:t xml:space="preserve">Moustoifa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Salvador</w:t>
+                <w:t xml:space="preserve">Clément Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Morille</w:t>
+                <w:t xml:space="preserve">Chloé Dumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Noël</w:t>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (8), pp.1871-1900. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.4054-4073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5BM00049A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.104551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05286911v1</w:t>
+                <w:t xml:space="preserve">hal-05234760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-healing radiopaque hyaluronic acid hydrogel as a new injectable biomaterial for precision medicine in osteoarthritis</w:t>
+                <w:t xml:space="preserve">Control and interplay of scaffold–biomolecule interactions applied to cartilage tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustoifa Said</w:t>
+                <w:t xml:space="preserve">Silouane Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Tavakoli</w:t>
+                <w:t xml:space="preserve">Jérémy Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Dumot</w:t>
+                <w:t xml:space="preserve">Marie Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Toupet</w:t>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Olivier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (9), pp.4054-4073. </w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (8), pp.1871-1900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.104551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5BM00049A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234760v1</w:t>
+                <w:t xml:space="preserve">hal-05286911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stromal cells conditioned by peripheral blood mononuclear cells exert enhanced immunomodulation capacities and alleviate a model of Myasthenia Gravis</w:t>
               </w:r>
@@ -525,278 +525,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of human induced pluripotent stem cell lines (iPSC) from adipose-derived mesenchymal stromal cells from two patients with systemic sclerosis</w:t>
+                <w:t xml:space="preserve">Longitudinal assessment of structural and locomotor deficits as a prediction of severity in the collagenase-induced mouse model of osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Vélier</w:t>
+                <w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Appay</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2024.103624⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-025-03507-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951562v1</w:t>
+                <w:t xml:space="preserve">inserm-04968918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal assessment of structural and locomotor deficits as a prediction of severity in the collagenase-induced mouse model of osteoarthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of human induced pluripotent stem cell lines (iPSC) from adipose-derived mesenchymal stromal cells from two patients with systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Vélier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Appay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Arcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Toupet</w:t>
+                <w:t xml:space="preserve">Romain Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.42. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, pp.103624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13075-025-03507-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2024.103624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04968918v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the rationale for mesenchymal stromal cells based therapies in the management of hemophilic arthropathies?</w:t>
               </w:r>
@@ -834,51 +834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Biron-Andréani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (6), pp.634-642. </w:t>
@@ -955,64 +955,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana M Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (1), pp.255. </w:t>
@@ -1089,64 +1089,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Bertolino Minani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (21), pp.13252-13270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1474,64 +1474,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Minani Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (11), pp.682-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1604,51 +1604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1721,51 +1721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1946,51 +1946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Hilpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2054,64 +2054,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An injectable copolymer of fatty acids (ARA 3000 BETA) as a promising treatment for osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2152,1220 +2152,1220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitalizations for infections in primary Sjögren’s syndrome patients: a nationwide incidence study</w:t>
+                <w:t xml:space="preserve">Silylated biomolecules: Versatile components for bioinks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radjiv Goulabchand</w:t>
+                <w:t xml:space="preserve">Titouan Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Makinson</w:t>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Morel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nagot</w:t>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07853890.2022.2126517⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.888437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.888437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792560v1</w:t>
+                <w:t xml:space="preserve">hal-03810640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silylated biomolecules: Versatile components for bioinks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hospitalizations for infections in primary Sjögren’s syndrome patients: a nationwide incidence study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radjiv Goulabchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Makinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Montheil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Danièle Noël</w:t>
+                <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
+                <w:t xml:space="preserve">Philine Witkowski-Durand-Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Subra</w:t>
+                <w:t xml:space="preserve">Nicolas Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.888437. </w:t>
+              <w:t xml:space="preserve">Annals of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.2672-2680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.888437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07853890.2022.2126517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03810640v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-tunable lipid vectors for controlled local delivery of siRNA from gene activated matrix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Extracellular Vesicles as Immunomodulatory Mediators in Inflammatory Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Berthelot</w:t>
+                <w:t xml:space="preserve">Paula Barbim Donate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bony</w:t>
+                <w:t xml:space="preserve">Yann Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Robin</w:t>
+                <w:t xml:space="preserve">Karina Pino-Lagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Lai Kee Him</w:t>
+                <w:t xml:space="preserve">Fausto Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 153, pp.97-107. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.867324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906280v1</w:t>
+                <w:t xml:space="preserve">hal-04948038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Extracellular Vesicles as Immunomodulatory Mediators in Inflammatory Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D bioprinting of articular cartilage: Recent advances and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Barbim Donate</w:t>
+                <w:t xml:space="preserve">Lilian Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lamarre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fausto Almeida</w:t>
+                <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.867324⟩</w:t>
+              <w:t xml:space="preserve">Bioprinting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.e00253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bprint.2022.e00253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948038v1</w:t>
+                <w:t xml:space="preserve">hal-04041745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D bioprinting of articular cartilage: Recent advances and perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Dufaud</w:t>
+                <w:t xml:space="preserve">Size-tunable lipid vectors for controlled local delivery of siRNA from gene activated matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Solé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simon</w:t>
+                <w:t xml:space="preserve">Baptiste Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
+                <w:t xml:space="preserve">Josephine Lai Kee Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprinting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28, pp.e00253. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bprint.2022.e00253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041745v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitalization Risks for Neurological Disorders in Primary Sjögren’s Syndrome Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intra-articular delivery of full-length antibodies through the use of an in situ forming depot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gabelle</w:t>
+                <w:t xml:space="preserve">Alexis Fayd'Herbe de Maudave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Ayrignac</w:t>
+                <w:t xml:space="preserve">Wilhem Leconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Malafaye</w:t>
+                <w:t xml:space="preserve">Michael Constantinides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labauge</w:t>
+                <w:t xml:space="preserve">Guillaume Bossis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (7), pp.1979. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 341, pp.578-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11071979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2021.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639846v1</w:t>
+                <w:t xml:space="preserve">hal-03563900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-articular delivery of full-length antibodies through the use of an in situ forming depot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hospitalization Risks for Neurological Disorders in Primary Sjögren’s Syndrome Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radjiv Goulabchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Fayd'Herbe de Maudave</w:t>
+                <w:t xml:space="preserve">Audrey Gabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhem Leconet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Toupet</w:t>
+                <w:t xml:space="preserve">Xavier Ayrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Constantinides</w:t>
+                <w:t xml:space="preserve">Nicolas Malafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bossis</w:t>
+                <w:t xml:space="preserve">Pierre Labauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 341, pp.578-590. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), pp.1979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2021.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11071979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563900v1</w:t>
+                <w:t xml:space="preserve">hal-03639846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Silylation of Polysaccharides: Attractive Building Blocks for Biocompatible Foams and Cell-Laden Hydrogels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurine Valot</w:t>
+                <w:t xml:space="preserve">Recent Advances in Extracellular Vesicle-Based Therapies Using Induced Pluripotent Stem Cell-Derived Mesenchymal Stromal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Minani Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.1c01823⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.2281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10092281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692906v1</w:t>
+                <w:t xml:space="preserve">hal-04948043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Extracellular Vesicle-Based Therapies Using Induced Pluripotent Stem Cell-Derived Mesenchymal Stromal Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuliana Minani Bertolino</w:t>
+                <w:t xml:space="preserve">Controlled Silylation of Polysaccharides: Attractive Building Blocks for Biocompatible Foams and Cell-Laden Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (9), pp.2281. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (6), pp.4087-4097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10092281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.1c01823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948043v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal Stromal Cell-Derived Extracellular Vesicles Regulate the Mitochondrial Metabolism via Transfer of miRNAs</w:t>
               </w:r>
@@ -3377,77 +3377,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loussouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.623973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3609,412 +3609,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+                <w:t xml:space="preserve">Extracellular vesicles from mesenchymal stromal cells: Therapeutic perspectives for targeting senescence in osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Boulestreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111800⟩</w:t>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.113836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addr.2021.113836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094520v1</w:t>
+                <w:t xml:space="preserve">hal-03649447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrroline-5-Carboxylate Reductase 1 Directs the Cartilage Protective and Regenerative Potential of Murphy Roths Large Mouse Mesenchymal Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Tejedor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Contreras-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Tejedor</w:t>
+                <w:t xml:space="preserve">Audrey Barthelaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Contreras-Lopez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.604756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcell.2021.604756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles from mesenchymal stromal cells: Therapeutic perspectives for targeting senescence in osteoarthritis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Boulestreau</w:t>
+                <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 175, pp.113836. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.111800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addr.2021.113836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649447v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of a collection of human pluripotent stem cell lines (iPSC) from mesenchymal stem cells (MSC) from three healthy elderly donors</w:t>
               </w:r>
@@ -4039,51 +4039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Ceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4160,51 +4160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4262,338 +4262,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Vesicles Are More Potent Than Adipose Mesenchymal Stromal Cells to Exert an Anti-Fibrotic Effect in an In Vitro Model of Systemic Sclerosis</w:t>
+                <w:t xml:space="preserve">Development of extracellular vesicle-based medicinal products: A position paper of the group “Extracellular Vesicle translatiOn to clinicaL perspectiVEs – EVOLVE France”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rozier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Bony</w:t>
+                <w:t xml:space="preserve">Amanda K.A. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Thibault Jacques Maria</w:t>
+                <w:t xml:space="preserve">Max Piffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sabatier</w:t>
+                <w:t xml:space="preserve">Surendar Arumugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phlippe Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22136837⟩</w:t>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.114001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addr.2021.114001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648928v1</w:t>
+                <w:t xml:space="preserve">hal-03412034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of extracellular vesicle-based medicinal products: A position paper of the group “Extracellular Vesicle translatiOn to clinicaL perspectiVEs – EVOLVE France”</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular Vesicles Are More Potent Than Adipose Mesenchymal Stromal Cells to Exert an Anti-Fibrotic Effect in an In Vitro Model of Systemic Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Piffoux</w:t>
+                <w:t xml:space="preserve">Pauline Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surendar Arumugam</w:t>
+                <w:t xml:space="preserve">Alexandre Thibault Jacques Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phlippe Mauduit</w:t>
+                <w:t xml:space="preserve">Florence Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 179, pp.114001. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (13), pp.6837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addr.2021.114001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22136837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412034v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Key Players in Systemic Sclerosis: The Immune System and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilpain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Avouac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4640,103 +4640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer incidence in primary Sjögren's syndrome: Data from the French hospitalization database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radjiv Goulabchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Malafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philine Witkowski Durand Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (12), pp.102987. </w:t>
@@ -4787,51 +4787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-155 Contributes to the Immunoregulatory Function of Human Mesenchymal Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4902,1493 +4902,1493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stromal cells-derived extracellular vesicles alleviate systemic sclerosis via miR-29a-3p</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rozier</w:t>
+                <w:t xml:space="preserve">A Collagen-Mimetic Organic-Inorganic Hydrogel for Cartilage Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Lai-Kee-Him</w:t>
+                <w:t xml:space="preserve">Luc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaut.2021.102660⟩</w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/gels7020073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655547v1</w:t>
+                <w:t xml:space="preserve">hal-03264660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung Fibrosis Is Improved by Extracellular Vesicles from IFNγ-Primed Mesenchymal Stromal Cells in Murine Systemic Sclerosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Mesenchymal stromal cells-derived extracellular vesicles alleviate systemic sclerosis via miR-29a-3p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault Jacques Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Lai-Kee-Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10102727⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.102660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2021.102660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639272v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collagen-Mimetic Organic-Inorganic Hydrogel for Cartilage Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurine Valot</w:t>
+                <w:t xml:space="preserve">Lung Fibrosis Is Improved by Extracellular Vesicles from IFNγ-Primed Mesenchymal Stromal Cells in Murine Systemic Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Amblard</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault Jacques Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (2), pp.73. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.2727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/gels7020073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10102727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264660v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of immortalized human islet stromal cells reveals a MSC-like profile with pancreatic features</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Moreaux</w:t>
+                <w:t xml:space="preserve">TGFBI secreted by mesenchymal stromal cells ameliorates osteoarthritis and is detected in extracellular vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13287-020-01649-z⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226, pp.119544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961501v1</w:t>
+                <w:t xml:space="preserve">hal-02329519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGFBI secreted by mesenchymal stromal cells ameliorates osteoarthritis and is detected in extracellular vesicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Toupet</w:t>
+                <w:t xml:space="preserve">Inorganic Sol−Gel Polymerization for Hydrogel Bioprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Montheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119544⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (6), pp.2640-2647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b03100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329519v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic Sol−Gel Polymerization for Hydrogel Bioprinting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurine Valot</w:t>
+                <w:t xml:space="preserve">Characterization of immortalized human islet stromal cells reveals a MSC-like profile with pancreatic features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Lebrun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Martínez</w:t>
+                <w:t xml:space="preserve">Jerome Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (6), pp.2640-2647. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b03100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-020-01649-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513894v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal Stem Cell Derived Extracellular Vesicles in Aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesenchymal Stem Cell-Derived Extracellular Vesicles: Opportunities and Challenges for Clinical Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Boulestreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.107. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.00107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.00997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961436v1</w:t>
+                <w:t xml:space="preserve">hal-02961423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal Stem Cell-Derived Extracellular Vesicles: Opportunities and Challenges for Clinical Translation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesenchymal stem cells-derived cartilage micropellets: A relevant in vitro model for biomechanical and mechanobiological studies of cartilage growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2020.00997⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.110808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.110808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961423v1</w:t>
+                <w:t xml:space="preserve">hal-02961442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cells-derived cartilage micropellets: A relevant in vitro model for biomechanical and mechanobiological studies of cartilage growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Jorgensen</w:t>
+                <w:t xml:space="preserve">Identification of TGFβ signatures in six murine models mimicking different osteoarthritis clinical phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Korng Ea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.110808⟩</w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (10), pp.1373-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joca.2020.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961442v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of TGFβ signatures in six murine models mimicking different osteoarthritis clinical phenotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ruiz</w:t>
+                <w:t xml:space="preserve">Generation of human pluripotent stem cell lines (iPSCs) from mesenchymal stem cells (MSCs) from three elderly patients with osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Ceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (10), pp.1373-1384. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.101721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joca.2020.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.101721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899374v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of human pluripotent stem cell lines (iPSCs) from mesenchymal stem cells (MSCs) from three elderly patients with osteoarthritis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesenchymal Stem Cell Derived Extracellular Vesicles in Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Boulestreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44, pp.101721. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.101721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.00107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961555v1</w:t>
+                <w:t xml:space="preserve">hal-02961436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent LPS exposure commands MSC immunoplasticity through TLR4 activation leading to opposite therapeutic outcome in EAE</w:t>
               </w:r>
@@ -6426,51 +6426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Luz-Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.416. </w:t>
@@ -6560,51 +6560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 244, pp.116471. </w:t>
@@ -6642,103 +6642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intriguing Relationships Between Cancer and Systemic Sclerosis: Role of the Immune System and Other Contributors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault Jacques Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Partouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radjiv Goulabchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.3112. </w:t>
@@ -6802,51 +6802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Malaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Tachikart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Constantinides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Mumme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6910,51 +6910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TGFβi is involved in the chondrogenic differentiation of mesenchymal stem cells and is dysregulated in osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7044,77 +7044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocompatible Glycine‐Assisted Catalysis of the Sol‐Gel Process: Development of Cell‐Embedded Hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Montheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7172,628 +7172,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secreted α-Klotho maintains cartilage tissue homeostasis by repressing NOS2 and ZIP8-MMP13 catabolic axis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesenchymal stem cells and regenerative medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/aging.101481⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (12), pp.1092-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834060v1</w:t>
+                <w:t xml:space="preserve">hal-02307298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cells and regenerative medicine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">iNOS Activity Is Required for the Therapeutic Effect of Mesenchymal Stem Cells in Experimental Systemic Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2018294⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.03056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307298v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iNOS Activity Is Required for the Therapeutic Effect of Mesenchymal Stem Cells in Experimental Systemic Sclerosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibault Sutra</w:t>
+                <w:t xml:space="preserve">Mesenchymal stem cells-derived exosomes are more immunosuppressive than microparticles in inflammatory arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Luz-Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanc-Brude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.03056⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.1399 - 1410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.21072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976916v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cells-derived exosomes are more immunosuppressive than microparticles in inflammatory arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secreted α-Klotho maintains cartilage tissue homeostasis by repressing NOS2 and ZIP8-MMP13 catabolic axis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chuchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Cosenza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patricia Luz-Crawford</w:t>
+                <w:t xml:space="preserve">Francisco Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blanc-Brude</w:t>
+                <w:t xml:space="preserve">Marisa Teigell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (5), pp.1399 - 1410. </w:t>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.1442-1453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.21072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/aging.101481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833435v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal Stem Cells in Systemic Sclerosis: Allogenic or Autologous Approaches for Therapeutic Use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radjiv Goulabchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilpain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7870,77 +7870,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 155, pp.109-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7974,90 +7974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibrosis Development in HOCl-Induced Systemic Sclerosis: A Multistage Process Hampered by Mesenchymal Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Vozenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8134,77 +8134,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 155, pp.109-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8232,559 +8232,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum-Mediated Oxidative Stress from Systemic Sclerosis Patients Affects Mesenchymal Stem Cell Function</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesenchymal stem cells derived exosomes and microparticles protect cartilage and bone from degradation in osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00988⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.16214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15376-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623926v1</w:t>
+                <w:t xml:space="preserve">hal-01740887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipose-Derived Mesenchymal Stem Cells in Autoimmune Disorders: State of the Art and Perspectives for Systemic Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre At Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maumus Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre At Maria</w:t>
+                <w:t xml:space="preserve">Alain Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (2), pp.234-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12016-016-8552-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01342436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thrombospondin-1 Partly Mediates the Cartilage Protective Effect of Adipose-Derived Mesenchymal Stem Cells in Osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manferdini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chuchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Casteilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cells derived exosomes and microparticles protect cartilage and bone from degradation in osteoarthritis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serum-Mediated Oxidative Stress from Systemic Sclerosis Patients Affects Mesenchymal Stem Cell Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radjiv Goulabchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre T. J. Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.16214. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (7), pp.988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15376-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740887v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-gel synthesis of collagen-inspired peptide hydrogel</w:t>
               </w:r>
@@ -8809,51 +8809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Jebors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Verdié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8917,77 +8917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tripartite polyionic complex (PIC) micelles as non-viral vectors for mesenchymal stem cell siRNA transfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Raisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Devoisselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9306,103 +9306,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenic or Therapeutic Extracellular Vesicles in Rheumatic Diseases: Role of Mesenchymal Stem Cell-Derived Vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (4), pp.889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9436,77 +9436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifibrotic, Antioxidant, and Immunomodulatory Effects of Mesenchymal Stem Cells in HOCl-Induced Systemic Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9564,1359 +9564,1359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPARβ/δ directs the therapeutic potential of mesenchymal stem cells in arthritis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilpain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-208696⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (9), pp.2348 - 2350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.39756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834105v1</w:t>
+                <w:t xml:space="preserve">hal-01834300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic application of mesenchymal stem cells in osteoarthritis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utility of a Mouse Model of Osteoarthritis to Demonstrate Cartilage Protection by IFNγ-Primed Equine Mesenchymal Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Noël</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Penarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Biological Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1517/14712598.2016.1093108⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834251v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human adipose mesenchymal stem cells as potent anti-fibrosis therapy for systemic sclerosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparison between Stromal Vascular Fraction and Adipose Mesenchymal Stem Cells in Remodeling Hypertrophic Scars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Quellec</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaut.2016.03.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0156161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834289v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immunosuppressive signature of menstrual blood mesenchymal stem cells entails opposite effects on experimental arthritis and graft versus host diseases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Therapeutic application of mesenchymal stem cells in osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.2244⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Biological Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1517/14712598.2016.1093108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834145v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Osteoarthritis by Adipose-Derived Stromal Cells Overexpressing Fra-1 in Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bettina Herbort</w:t>
+                <w:t xml:space="preserve">Human adipose mesenchymal stem cells as potent anti-fibrosis therapy for systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre T.J. Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.39425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.31 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2016.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834247v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Quellec</w:t>
+                <w:t xml:space="preserve">The immunosuppressive signature of menstrual blood mesenchymal stem cells entails opposite effects on experimental arthritis and graft versus host diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Luz-Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainoa Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Noël</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.39756⟩</w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (2), pp.456 - 469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.2244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834300v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility of a Mouse Model of Osteoarthritis to Demonstrate Cartilage Protection by IFNγ-Primed Equine Mesenchymal Stem Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bentz</w:t>
+                <w:t xml:space="preserve">Inhibition of Osteoarthritis by Adipose-Derived Stromal Cells Overexpressing Fra-1 in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schwabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenia Ubieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Hannemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Herbort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00392⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (1), pp.138 - 151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.39425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818646v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Stromal Vascular Fraction and Adipose Mesenchymal Stem Cells in Remodeling Hypertrophic Scars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PPARβ/δ directs the therapeutic potential of mesenchymal stem cells in arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Luz-Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ipseiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Espinosa-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Domergue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Toupet</w:t>
+                <w:t xml:space="preserve">C Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Frouin</w:t>
+                <w:t xml:space="preserve">G Tejedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (5), </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (12), pp.2166 - 2174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0156161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-208696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834377v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose Mesenchymal Stromal Cell-Based Therapy for Severe Osteoarthritis of the Knee: A Phase I Dose-Escalation Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
+                <w:t xml:space="preserve">Adipose Mesenchymal Stem Cells Isolated after Manual or Water-jet-Assisted Liposuction Display Similar Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Rackwitz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delfour</w:t>
+                <w:t xml:space="preserve">Maïlys Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5966/sctm.2015-0245⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834263v1</w:t>
+                <w:t xml:space="preserve">hal-01834394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose Mesenchymal Stem Cells Isolated after Manual or Water-jet-Assisted Liposuction Display Similar Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bony</w:t>
+                <w:t xml:space="preserve">Adipose Mesenchymal Stromal Cell-Based Therapy for Severe Osteoarthritis of the Knee: A Phase I Dose-Escalation Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Rackwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Pullig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlys Cren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Christophe Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, </w:t>
+              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (7), pp.847 - 856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5966/sctm.2015-0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834394v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal Stem Cell-Derived Interleukin 1 Receptor Antagonist Promotes Macrophage Polarization and Inhibits B Cell Differentiation</w:t>
               </w:r>
@@ -10928,64 +10928,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Luz-Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Franquesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11049,90 +11049,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deregulation and therapeutic potential of microRNAs in arthritic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (4), pp.211 - 220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11179,90 +11179,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Deregulation and therapeutic potential of microRNAs in arthritic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (8), pp.496 - 496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11296,103 +11296,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLGA-based microcarriers induce mesenchymal stem cell chondrogenesis and stimulate cartilage repair in osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Montero-Menei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88, pp.60 - 69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11464,64 +11464,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (11), pp.2027 - 2035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11555,51 +11555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival and Biodistribution of Xenogenic Adipose Mesenchymal Stem Cells Is Not Affected by the Degree of Inflammation in Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11715,51 +11715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11817,363 +11817,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo characterization of antibacterial activity and biocompatibility: A study on silver-containing phosphonate monolayers on titanium</w:t>
+                <w:t xml:space="preserve">Glucocorticoid-Induced Leucine Zipper Governs the Therapeutic Potential of Mesenchymal Stem Cells by Inducing a Switch From Pathogenic to Regulatory Th17 Cells in a Mouse Model of Collagen-Induced Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen-Mihaela Tilmaciu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Mathieu</w:t>
+                <w:t xml:space="preserve">P. Luz-Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Toupet</w:t>
+                <w:t xml:space="preserve">G. Tejedor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Guerrero</w:t>
+                <w:t xml:space="preserve">E. Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2014.12.020⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (6), pp.1514 - 1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.39069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122929v1</w:t>
+                <w:t xml:space="preserve">hal-01834130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoid-Induced Leucine Zipper Governs the Therapeutic Potential of Mesenchymal Stem Cells by Inducing a Switch From Pathogenic to Regulatory Th17 Cells in a Mouse Model of Collagen-Induced Arthritis</w:t>
+                <w:t xml:space="preserve">In vitro and in vivo characterization of antibacterial activity and biocompatibility: A study on silver-containing phosphonate monolayers on titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Luz-Crawford</w:t>
+                <w:t xml:space="preserve">Carmen-Mihaela Tilmaciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tejedor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Beaulieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Morand</w:t>
+                <w:t xml:space="preserve">Gilles Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.266-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2014.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/art.39069⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834130v1</w:t>
+                <w:t xml:space="preserve">hal-01122929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Research in Animal Models of Burn-Related Hypertrophic Scarring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Burn Care and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (5), pp.e259 - e266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12220,51 +12220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of anti-inflammatory and anti-catabolic effects on basal inflamed osteoarthritic chondrocytes or synoviocytes by adipose stem cell-conditioned medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Manferdini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gabusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12469,632 +12469,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Angiopoietin-like 4 in Matrix Remodeling during Chondrogenic Differentiation of Mesenchymal Stem Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Mathieu</w:t>
+                <w:t xml:space="preserve">Biodegradable networks for soft tissue engineering by thiol–yne photo cross-linking of multifunctional polyesters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Iampietro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Chuchana</w:t>
+                <w:t xml:space="preserve">Assala Al Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Guérit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farida Djouad</w:t>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.539825⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (60), pp.32017-32023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra03665d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116030v1</w:t>
+                <w:t xml:space="preserve">hal-01091330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXO3A Regulation by miRNA-29a Controls Chondrogenic Differentiation of Mesenchymal Stem Cells and Cartilage Formation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Promyelocytic leukemia zinc-finger induction signs mesenchymal stem cell commitment: identification of a key marker for stemness maintenance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Djouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Tejedor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (11), pp.1195 - 1205. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/scd.2013.0463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/scrt416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836483v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00976578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable networks for soft tissue engineering by thiol–yne photo cross-linking of multifunctional polyesters.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Leroy</w:t>
+                <w:t xml:space="preserve">Involvement of Angiopoietin-like 4 in Matrix Remodeling during Chondrogenic Differentiation of Mesenchymal Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assala Al Samad</w:t>
+                <w:t xml:space="preserve">Mathieu Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chuchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Garric</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Danièle Noël</w:t>
+                <w:t xml:space="preserve">David Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra03665d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (12), pp.8402-8412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.539825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091330v1</w:t>
+                <w:t xml:space="preserve">hal-03116030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promyelocytic leukemia zinc-finger induction signs mesenchymal stem cell commitment: identification of a key marker for stemness maintenance?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">FOXO3A Regulation by miRNA-29a Controls Chondrogenic Differentiation of Mesenchymal Stem Cells and Cartilage Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chuchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Philipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">Stem Cells and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (11), pp.1195 - 1205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/scrt416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/scd.2013.0463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00976578v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p16INK4a and its regulator miR-24 link senescence and chondrocyte terminal differentiation-associated matrix remodelling in osteoarthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Philipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Platano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chuchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Olivotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13171,64 +13171,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13260,265 +13260,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cells in regenerative medicine applied to rheumatic diseases: Role of secretome and exosomes.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation on the properties of linear PLA-poloxamer and star PLA-poloxamine copolymers for temporary biomedical applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (7), pp.4133-4139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2013.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2013.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00832507v1</w:t>
+                <w:t xml:space="preserve">hal-00967461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the properties of linear PLA-poloxamer and star PLA-poloxamine copolymers for temporary biomedical applications.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mesenchymal stem cells in regenerative medicine applied to rheumatic diseases: Role of secretome and exosomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (7), pp.4133-4139. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2013.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2013.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00967461v1</w:t>
+                <w:t xml:space="preserve">inserm-00832507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells generate a CD4+CD25+Foxp3+ regulatory T cell population during the differentiation process of Th1 and Th17 cells.</w:t>
               </w:r>
@@ -13638,103 +13638,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic mesenchymal stem cells in rheumatic diseases: rationale, clinical data and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (9), pp.1269-1277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13785,64 +13785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Mamaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Teigell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13887,291 +13887,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00637318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rac1 exchange factor Dock5 is essential for bone resorption by osteoclasts.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesenchymal stem cell-based therapies in regenerative medicine: applications in rheumatology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbmr.282⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (2), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/scrt55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533670v1</w:t>
+                <w:t xml:space="preserve">inserm-00585188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cell-based therapies in regenerative medicine: applications in rheumatology.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Rac1 exchange factor Dock5 is essential for bone resorption by osteoclasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Cres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Larrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Morichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (2), pp.14. </w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (5), pp.1099-1110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/scrt55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00585188v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of pharmacologically active microcarriers releasing TGF-beta3 in cartilage formation in vivo by mesenchymal stem cells</w:t>
               </w:r>
@@ -14183,51 +14183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bouffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14342,64 +14342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bouffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14446,51 +14446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic Analysis Identifies Foxo3A as a Novel Transcription Factor Regulating Mesenchymal Stem Cell Chrondrogenic Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14960,90 +14960,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell specific differences between human adipose derived- and mesenchymal- stromal cells despite similar differentiation potentials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Caton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15094,51 +15094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipotent mesenchymal stromal cells in articular diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15237,51 +15237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antitumoral Activity and Osteogenic Potential of hATF-Expressing Mesenchymal Stem Cells In A Murine Model of Osteolytic Tumor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15410,51 +15410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mrugala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 66 (A32)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15492,90 +15492,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earlier Onset of Syngeneic Tumors in the Presence of Mesenchymal Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 82 (8), pp.1060-1066. </w:t>
@@ -15652,51 +15652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rhinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15932,51 +15932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Platet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16066,51 +16066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Escriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16213,51 +16213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 23, pp.745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16295,51 +16295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional profiles discriminate bone marrow-derived and synovium-derived mesenchymal stem cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Häupl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16468,51 +16468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52 (5), pp.1595-1603. </w:t>
@@ -16576,51 +16576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tropel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16707,64 +16707,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal imaging with multicolour CT provides a surrogate marker of response to treatment with a novel iodine-labelled hydrogel in a murine model of osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustoifa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16832,77 +16832,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marrying Peptide Chemistry and Sol-gel Process to Design Bioactive Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Ciglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16983,64 +16983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Sejalon-Cipolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieerick Bruyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Devel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17082,64 +17082,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner la chimie des peptides et du silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Ladner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17207,77 +17207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo monitoring of stem cells and their encapsulating scaffold using dual-contrast agent labelling and multicolour CT: application in a murine model of osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustoifa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17332,77 +17332,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo monitoring of hydrogel-embedded stem cells: combination of Synchrotron X-ray phase-contrast and multi-spectral imaging applied to osteoarthritis mice models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustoifa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17457,90 +17457,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux bioorganiques/inorganiques à base de peptides pour mimer le vivant : matrices extracellulaires et anticorps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17576,333 +17576,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the fate of stem cells and their encapsulating hydrogel in mice knees using Synchrotron K-edge subtraction computed tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An iodine labeled injectable hyaluronic acid hydrogel for an in vivo bicolor x-ray monitoring of a biomimetic scaffold in brain regeneration cell therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustoifa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Favier</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Takavoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th annual meeting European Molecular Imaging Meeting (EMIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">32nd Annual Conference of the European Society of Biomaterials 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Biomaterials, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890848v1</w:t>
+                <w:t xml:space="preserve">hal-04850142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iodine labeled injectable hyaluronic acid hydrogel for an in vivo bicolor x-ray monitoring of a biomimetic scaffold in brain regeneration cell therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Monitoring the fate of stem cells and their encapsulating hydrogel in mice knees using Synchrotron K-edge subtraction computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tavakoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustoifa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anaïck Moisan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual Conference of the European Society of Biomaterials 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Biomaterials, Sep 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17th annual meeting European Molecular Imaging Meeting (EMIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850142v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the fate of stem cells and encapsulating hydrogel intraarticularly injected in mice knees using Synchrotron K-edge subtraction computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustoifa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17983,77 +17983,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t>
@@ -18108,77 +18108,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
@@ -18233,77 +18233,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society (TERMIS) European Chapter Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Manchester, United Kingdom</w:t>
@@ -18358,77 +18358,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès français de médecine régénératrice et biothérapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
@@ -18457,103 +18457,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of mesenchymental stem cell micropellet as a relevant biomechanical in vitro model devoted to the study of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maumus Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S314-S316, </w:t>
@@ -18617,77 +18617,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique; Université de Poitiers; CHU de Poitiers, Oct 2019, Poitiers, France. pp.S296-S298, </w:t>
@@ -18738,90 +18738,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal Stem Cells-derived cartilage micropellet: a relevant model for biomechanical and mechanobiological modelisation of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 eCM XVIII: Cartilage &amp; Disc: Repair and Regeneration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Davos, Switzerland</w:t>
@@ -18850,103 +18850,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells-derived micropellet is a relevant in vitro model for biomechanical modeling of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
@@ -18975,103 +18975,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-gel and peptides: an attractive route to unprecedented biomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th European Peptide Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Dublin, Ireland. pp.28-32</w:t>
@@ -19113,51 +19113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TGFb-induced Protein is Dysregulated in Osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19234,103 +19234,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effect of thrombospondin-4 expressing mesenchymal stem cells in osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Djouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of the Osteoarthritis-Research-Society-International (OARSI) on Osteoarthritis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Amsterdam, Netherlands. </w:t>
@@ -19796,77 +19796,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International PAT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Berlin (Germany), Germany. pp.43-44 - S2-7, </w:t>
@@ -19929,90 +19929,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells repress Th17 molecular program through the PD-1 pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Luz-Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Carrión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Workshop on Immune-Mediated Inflammatory Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Noordwijk aan Zee, Netherlands. pp.P16</w:t>
@@ -20099,77 +20099,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national annuel de la Société Française de Biologie de la Matrice Extracellulaire (SFBMEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20220,77 +20220,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquette Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées Françaises de Biologie des Tissus Minéralisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20328,90 +20328,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid hydrogels: artificial extracellular matrices for regenerative therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Montheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Peptide Symposium &amp; 12th International Peptide Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Sitges (Barcelona), Spain. </w:t>
@@ -20604,77 +20604,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Cell and Gene Therapy - ISCT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, United States. </w:t>
@@ -20729,77 +20729,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale CBS2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
@@ -20966,90 +20966,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of cartilage growth under mechanical stresses. Mechanical and biological analysis on in vitro «micropellet» model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées scientifique du Labex Numev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Montpellier, France. 2016</w:t>
@@ -21235,90 +21235,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal Stem Cell-Based Therapy of Osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Roadmap to Non-Hematopoietic Stem Cell-based Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.87-109, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21384,90 +21384,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel injectable radiopaque hydrogel with potent properties for multicolor CT imaging in the context of brain and cartilage regenerative therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustoifa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxi Clara Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21789,51 +21789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05286911v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silouane Dupuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salvador" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5BM00049A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavakoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.104551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C Bayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel You" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Bergman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dragin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04534-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04951562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie V&#233;lier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simoncini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2024.103624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04968918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-025-03507-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;ron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biron-Andr&#233;ani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirvent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2023.12.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boulestreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana M Bertolino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-024-02509-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04888483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Bertolino Minani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.206158" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sole" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dufaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213321" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Theron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony-Garayt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hs9.0000000000000924" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Minani Bertolino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-023-01010-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scherberich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1221444" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hilpert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goubaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1150522" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34206-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjiv Goulabchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Witkowski-Durand-Viel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2022.2126517" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.888437" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03906280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai Kee Him" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.09.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barbim Donate" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamarre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Pino-Lagos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Almeida" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.867324" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041745v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sol&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2022.e00253" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malafaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11071979" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayd'Herbe de Maudave" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Constantinides" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2021.12.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692906v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Raimond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Valot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01823" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092281" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662528v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.623973" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mariotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Bernardi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macquin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Decauwer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kotova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/klc3h6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653004v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras-Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.604756" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03649447v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.113836" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Pichard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Becker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Ceuninck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102297" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fonteneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00695-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03648928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rozier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault Jacques Maria" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136837" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412034v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K.A. Silva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Arumugam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Mauduit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03647291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilpain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Avouac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.770419" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622565v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Witkowski Durand Viel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102987" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660057v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.624024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03655547v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2021.102660" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03639272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102727" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264660v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mart&#237;nez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7020073" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961501v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Armanet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Couderc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moreaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01649-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119544" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513894v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03100" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961436v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00107" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961423v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.00997" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Korng Ea" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2020.06.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101721" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Kurte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Vega-Letter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01840-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116471" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02307243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Partouche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03112" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02551968v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malaise" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Tachikart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mumme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira-Lopez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102379" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02386444v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2018.11.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392144v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Noel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201900509" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834060v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuchana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Espinoza" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Teigell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101481" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02307298v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018294" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976916v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maria" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sutra" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03056" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833435v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cosenza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc-Brude" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.21072" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02304369v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02938" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877967v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.07.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309956v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Vozenin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02571" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949779v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623926v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre T. J. Maria" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Quellec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00988" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01342436v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre At Maria" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele No&#235;l" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-016-8552-9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739813v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manferdini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01638" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740887v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15376-8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516237v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834627v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7bm00384f" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476346v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mateos-Timoneda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castano" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra28540f" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743116v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure Despeyroux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Perez-Gracia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chuttoo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2607" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623928v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18040889" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834297v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39477" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834105v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luz-Crawford" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ipseiz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caicedo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejedor" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-208696" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834251v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14712598.2016.1093108" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834289v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre T.J. Maria" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2016.03.013" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834145v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Torres" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainoa Fernandez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2244" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834247v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schwabe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Garcia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenia Ubieta" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hannemann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Herbort" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39425" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834300v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39756" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818646v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Roussignol" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Penarier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bentz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00392" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834377v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Domergue" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156161" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834263v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rackwitz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Pullig" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delfour" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2015-0245" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834394v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00655" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834077v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Franquesa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2254" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834238v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vicente" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2015.162" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844606v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2016.119" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834277v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2016.02.022" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TSX0HV1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834450v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.07.004" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834412v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleuterio Lombardo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez-Belmonte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114962" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369239v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leroy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4bm00433g" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122929v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela Tilmaciu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.12.020" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13X1BDCG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834130v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luz-Crawford" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejedor" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaulieu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39069" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834588v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/bcr.0000000000000167" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834501v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manferdini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabusi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paolella" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.03.025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137425v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schelbergen Rik F." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie van Dalen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno ter Huurne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Roth" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vogl" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2014.05.022" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116030v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Iampietro" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.539825" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836483v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philipot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0463" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091330v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Al Samad" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03665d" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00976578v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt416" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00983071v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Platano" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Olivotto" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4494" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416580v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00832507v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.04.017" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967461v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.06.001" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00836318v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kurte" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Bravo-Alegr&#237;a" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Nova-Lamperti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt216" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00644029v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637318v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mamaeva" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perrin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-12-99" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533670v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vives" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Cres" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Larrousse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Morichaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.282" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585188v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt55" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171848v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Giteau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Venier-Julienne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.05.013" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W73TB21P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878105v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ghannam" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878108v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Canovas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigue" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2009.0013" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357170v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delorme" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oostendorp" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caton" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800035" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423696v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275173v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caton" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.12.022" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005451v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mrugala" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.berh.2008.01.005" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315969v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouquet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Voide" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0139" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014995v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bony" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942391v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000236098.13804.0b" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193122v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Khoury" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigey" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rhinn" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.922" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX9T6BHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00096196v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Iankova" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sarruf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00605-06" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390759v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tropel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Platet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Platel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Albrieux" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2005-0636" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193135v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escriou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Largeau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21876" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015004v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089978v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uz&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Lahlou" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1827" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942453v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21012" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004923v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sany" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890994v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gilles" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olivier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Clara Dong" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891658v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ciglu" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811568v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sejalon-Cipolla" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieerick Bruyat" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891575v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890788v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890743v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891524v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890848v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850142v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Takavoli" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Moisan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890813v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015368v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maurel" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833503v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ruiz" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Toupet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fonteneau" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Pers" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2017.02.544" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834285v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. David" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.926" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834281v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maumus" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Toupet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D David" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jorgensen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-209124.133" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834477v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maria" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilpain" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.78" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834510v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piacentini" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury-Cappellesso" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.02.708" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387232v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3187" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVPFXMCC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758222v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Figueroa" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Carri&#243;n" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365579v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365538v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquette Christophe" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834666v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/psc.3445" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440251v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bayer Wildberger" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villegas" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Giannini" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Maillard" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038636v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180806v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garbayo" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Delcroix" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Curtis" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raval" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Della Morte" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945044v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811920-4.00005-7" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126192v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359778v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alle" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Borgne" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemey" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly B&#233;chir" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234760v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustoifa Said" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tavakoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.104551" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05286911v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silouane Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salvador" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5BM00049A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C Bayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel You" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Bergman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dragin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04534-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04968918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-025-03507-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04951562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie V&#233;lier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simoncini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2024.103624" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;ron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biron-Andr&#233;ani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirvent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2023.12.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boulestreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana M Bertolino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-024-02509-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04888483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Bertolino Minani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.206158" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sole" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dufaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213321" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Theron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony-Garayt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hs9.0000000000000924" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Minani Bertolino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41584-023-01010-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scherberich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1221444" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hilpert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goubaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1150522" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34206-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.888437" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjiv Goulabchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Witkowski-Durand-Viel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2022.2126517" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barbim Donate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamarre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Pino-Lagos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Almeida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.867324" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sol&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2022.e00253" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03906280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai Kee Him" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.09.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayd'Herbe de Maudave" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Constantinides" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2021.12.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malafaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11071979" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092281" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692906v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Raimond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Valot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01823" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662528v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.623973" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mariotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Bernardi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macquin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Decauwer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kotova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/klc3h6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03649447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.113836" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras-Lopez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.604756" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Pichard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Becker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Ceuninck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102297" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fonteneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00695-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K.A. Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Arumugam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Mauduit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03648928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rozier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault Jacques Maria" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22136837" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03647291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilpain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Avouac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.770419" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622565v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Witkowski Durand Viel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102987" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660057v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.624024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264660v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mart&#237;nez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7020073" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03655547v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2021.102660" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03639272v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102727" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119544" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513894v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03100" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Armanet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Couderc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moreaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01649-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.00997" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899374v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Korng Ea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2020.06.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961555v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101721" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961436v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00107" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Kurte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Vega-Letter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01840-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116471" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02307243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Partouche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03112" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02551968v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malaise" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Tachikart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mumme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira-Lopez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.102379" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02386444v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2018.11.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392144v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Noel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201900509" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02307298v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018294" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976916v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maria" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sutra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03056" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833435v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cosenza" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc-Brude" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.21072" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834060v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuchana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Espinoza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Teigell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101481" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02304369v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02938" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877967v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.07.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309956v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Vozenin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02571" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949779v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740887v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15376-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01342436v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre At Maria" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Quellec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele No&#235;l" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-016-8552-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739813v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manferdini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01638" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623926v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre T. J. Maria" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00988" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516237v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jebors" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.02.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834627v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7bm00384f" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476346v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mateos-Timoneda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castano" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra28540f" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743116v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure Despeyroux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Perez-Gracia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chuttoo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2607" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623928v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18040889" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834297v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39477" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834300v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39756" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818646v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Roussignol" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Penarier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bentz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00392" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834377v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Domergue" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156161" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834251v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14712598.2016.1093108" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834289v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre T.J. Maria" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2016.03.013" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834145v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Torres" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainoa Fernandez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2244" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834247v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schwabe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Garcia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenia Ubieta" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hannemann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Herbort" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39425" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834105v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luz-Crawford" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ipseiz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caicedo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejedor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-208696" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834394v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00655" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834263v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rackwitz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Pullig" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delfour" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2015-0245" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834077v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Franquesa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2254" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834238v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vicente" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2015.162" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844606v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2016.119" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834277v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2016.02.022" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TSX0HV1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834450v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.07.004" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834412v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleuterio Lombardo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez-Belmonte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114962" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369239v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leroy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4bm00433g" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834130v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luz-Crawford" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejedor" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaulieu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39069" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122929v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela Tilmaciu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2014.12.020" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13X1BDCG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834588v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/bcr.0000000000000167" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834501v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manferdini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabusi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paolella" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.03.025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137425v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schelbergen Rik F." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie van Dalen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno ter Huurne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Roth" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vogl" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2014.05.022" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091330v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Al Samad" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03665d" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00976578v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt416" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116030v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Iampietro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.539825" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836483v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philipot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0463" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00983071v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Platano" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Olivotto" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4494" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416580v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967461v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.06.001" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00832507v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.04.017" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00836318v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kurte" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Bravo-Alegr&#237;a" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Nova-Lamperti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt216" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00644029v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637318v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mamaeva" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perrin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-12-99" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585188v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt55" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533670v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vives" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Cres" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Larrousse" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Morichaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.282" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171848v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Giteau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Venier-Julienne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.05.013" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W73TB21P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878105v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ghannam" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878108v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Canovas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigue" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2009.0013" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357170v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delorme" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oostendorp" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caton" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800035" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00423696v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275173v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caton" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.12.022" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005451v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mrugala" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.berh.2008.01.005" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315969v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouquet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Voide" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0139" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014995v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bony" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942391v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000236098.13804.0b" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193122v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Khoury" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigey" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rhinn" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.922" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX9T6BHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00096196v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Iankova" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sarruf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00605-06" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390759v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tropel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Platet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Platel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Albrieux" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2005-0636" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193135v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escriou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Largeau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21876" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015004v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089978v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uz&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Lahlou" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1827" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942453v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21012" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004923v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sany" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890994v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gilles" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olivier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Clara Dong" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891658v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ciglu" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811568v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sejalon-Cipolla" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieerick Bruyat" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891575v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890788v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890743v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johoon Kim" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891524v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850142v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Takavoli" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Moisan" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890848v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890813v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015368v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maurel" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833503v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ruiz" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Toupet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fonteneau" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Pers" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2017.02.544" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834285v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. David" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.926" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834281v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maumus" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Toupet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D David" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jorgensen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-209124.133" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834477v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maria" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilpain" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.78" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834510v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piacentini" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury-Cappellesso" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.02.708" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387232v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3187" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVPFXMCC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758222v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Figueroa" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Carri&#243;n" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365579v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365538v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquette Christophe" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834666v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/psc.3445" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440251v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bayer Wildberger" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villegas" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Giannini" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Maillard" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038636v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180806v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garbayo" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Delcroix" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Curtis" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raval" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Della Morte" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945044v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811920-4.00005-7" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126192v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359778v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alle" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Borgne" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemey" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly B&#233;chir" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>