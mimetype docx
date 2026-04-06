--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -319,234 +319,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Musique et correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Romain Rolland. Cahiers de Brèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, pp.3-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et correspondance. Hommage à Bernard Duchatelet en Sorbonne, le 12 avril 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Romain Rolland. Cahiers de Brèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, p. 3-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maurice Ravel et la danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicologies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.78-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781796v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04781804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Ravel et la danse : diversité et subtilité</w:t>
               </w:r>
@@ -664,169 +664,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voix - Emotion - Passion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale Dire et chanter les passions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, p. 1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions musicologiques sur la réception des néo et des post dans la France de ces derniers siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour les sonorités opposées - Revue d'esthétique et d'analyses musicales des XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.11-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781806v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04036246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kabalevski à Romain Rolland. A propos de son opéra Colas Breugnon</w:t>
               </w:r>
@@ -1339,177 +1339,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Rolland, Musiciens d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle Pistone, Claude Coste. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Bibliothèque de littérature du XXe siècle, Didier Alexandre, 978-2-406-10680-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Musiciens d’aujourd’hui, Romain Rolland, Œuvres complètes (t. VIII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2021, 978-2-406-10682-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538753v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04035935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paris d'été. Musique et société à Trouville-sur-mer</w:t>
               </w:r>
@@ -1875,51 +1875,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2279,558 +2279,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le créateur et son miroir dans la société occidentale</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pour une narrativité latérale de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Grabocz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narratologie musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.153-164, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le créateur et son miroir dans la société occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Danièle Pistone, Véronique Alexandre-Journeau. </w:t>
+              <w:t xml:space="preserve">Danièle Pistone; Véronique Alexandre-Journeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’auteur dans son œuvre entre présence et effacement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 23-34, 2021, L'Univers esthétique, 978-2-343-23526-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Italie musicale au quotidien sur les claviers parisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marica Bottaro et Francesco Cesari,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viaggi italo-francesi. Scritti in onore di Adriana Guarnieri,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Libreria musicale italiana, 2020, 9788855430180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place du piano dans la recherche musicologique française&amp;quot;, dans Clefs pour le piano. Keys to the piano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ziad Keidy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clefs pour le piano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aedam Musicae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-919046-66-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire debusssyste dans la France d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre ARMENGAUD et Pierre-Albert CASTANET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude Debussy : la trace et l’écart (actes du colloque international de l’université d’Evry, 2012), dir. Jean-Pierre Armengaud et Pierre-Albert Castanet, Paris, L’Harmattan, 2018, p. 25-37.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2018, 978-2-343-15634-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Straus et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fedora Wesseler; Stefan Schmidl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beiträge zur Annäherung an einen zu Unrecht Vergessenen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operetta Research Center</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.120-130, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2840,98 +2767,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville à l’opéra : ancrage réaliste ou sublimation poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bohème, Toulouse, IRPALL-Théâtre du Capitole, 20 octobre 2022 [video sur canal-u.tv : https://www.canal-u.tv/chaines/ut2j/la-boheme-de-puccini-vues-et-vies-parisiennes-en-scene/la-ville-a-l-opera-ancrage].</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRPALL, Théâtre du Capitole de Toulouse, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2941,102 +2868,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nuit, une ambiguïté musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Otto, Marie Laureillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire interdisciplinaire La nuit à la croisée des arts et des cultures : perception, imaginaires, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3046,649 +2973,649 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nuit : une ambiguïté musicale&amp;quot; par Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Danièle Pistone</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laureillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laureillard</w:t>
+                <w:t xml:space="preserve">Patrick Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Otto</w:t>
+                <w:t xml:space="preserve">Véronique Alexandre Journeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque Voix Contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Alexandre Journeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mareglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">medihal-01379104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque Voix Contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alexandre Journeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mareglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque Voix Contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alexandre Journeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mareglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts, langue et cohérence&amp;quot;. Rencontre scientifique du 3 février 2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alexandre Journeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01310363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque Voix Contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alexandre Journeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Alexandre Journeau</w:t>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mareglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...222 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...165 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01379101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3835,51 +3762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pistone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781796v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781811v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036246v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Le Menestrel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036111v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036086v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02053482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe de Alencastro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet Ana&#239;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pimentel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/7843-book-08532341-9782745323415.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mialaret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ehrhardt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TSCS4544" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://operetta-research-center.org" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Otto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alexandre Journeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mareglia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01310363v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379101v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pistone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781804v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781811v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Le Menestrel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036111v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036086v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02053482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe de Alencastro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet Ana&#239;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pimentel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/7843-book-08532341-9782745323415.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mialaret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ehrhardt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TSCS4544" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035955v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://operetta-research-center.org" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Otto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alexandre Journeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mareglia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379103v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01310363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>