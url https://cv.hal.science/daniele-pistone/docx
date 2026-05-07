--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -595,667 +595,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voix - Émotion - Passion</w:t>
+                <w:t xml:space="preserve">Quelques réflexions musicologiques sur la réception des néo et des post dans la France de ces derniers siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour les sonorités opposées - Revue d'esthétique et d'analyses musicales des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.11-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix - Emotion - Passion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale Dire et chanter les passions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques réflexions musicologiques sur la réception des néo et des post dans la France de ces derniers siècles</w:t>
-[...59 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Dimitri Kabalevski à Romain Rolland. A propos de son opéra Colas Breugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Le Menestrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Romain Rolland. Cahiers de Brèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45, p. 40-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rolland à Dimitri Kabalevski. Lettres à propos de Colas Breugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Romain Rolland. Cahiers de Brèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43, p. 12-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chopin i hołd dla belliniego. Wieloznacznośćzwiastująca przyszłość [trad. Woyciech GIlewski]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rocznik Chopinowski </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27, p. 131-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exotisme européen du romantisme aux années vingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicologies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, pp.P. 68-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rolland musicologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Romain Rolland. Cahiers de Brèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41, p. 20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'esthétique musicale de Maurice Ravel en son temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicologies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, p. 50-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1265,633 +1196,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuit et musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2024, Musiques en question(S), Philippe Malhaire, 978-2-336-47637-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuit et musique</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2024, Musiques en question(S), Philippe Malhaire, 978-2-336-47637-7</w:t>
+                <w:t xml:space="preserve">Romain Rolland, Musiciens d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle Pistone, Claude Coste. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Bibliothèque de littérature du XXe siècle, Didier Alexandre, 978-2-406-10680-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musiciens d’aujourd’hui, Romain Rolland, Œuvres complètes (t. VIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2021, 978-2-406-10682-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Paris d'été. Musique et société à Trouville-sur-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2019, Univers musical, Anne-Marie Green, 978-2-343-17373-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Bibliothèque de littérature du XXe siècle, Didier Alexandre, 978-2-406-10680-7</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur la vie musicale des années 1990 d'après six magazines français indexés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 978-2-84591-207-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claude Coste</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03167214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villa-Lobos, des sources de l'oeuvre aux échos contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Felipe de Alencastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, 2021, 978-2-406-10682-1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fléchet Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9782745323415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2019, Univers musical, Anne-Marie Green, 978-2-343-17373-3</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les suppléments de Musica (1902-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2015, 978-2-84591-207-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03167215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'observation des pratiques de concert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mialaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire musical français, Université Paris-Sorbonne, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...130 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1901,863 +1832,863 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des femmes artistes militantes et de l'efficacité de leurs messages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gamal El Dine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La femme, reine mystérieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unicité, pp.179-194, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liszt et Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le diagon et mathon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Franz Liszt à la musique contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.195-205, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire du violon dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Fritz; Stéphanie Moraly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le violon en France du XIXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne université presse, pp.209-218, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire du violon dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Fritz; Stéphanie Moraly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le violon en France du XIXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presse, pp.231-241, 2022, MusiqueS, 9791023122640. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/TSCS4544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une narrativité latérale de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narratologie musicale : topiques, théories et stratégies analytiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marta Grabocz, Ed. Hermann, p. 153-164, 2021, 9791037006370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une narrativité latérale de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Grabocz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narratologie musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.153-164, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le créateur et son miroir dans la société occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Pistone; Véronique Alexandre-Journeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’auteur dans son œuvre entre présence et effacement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 23-34, 2021, L'Univers esthétique, 978-2-343-23526-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Italie musicale au quotidien sur les claviers parisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marica Bottaro et Francesco Cesari,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viaggi italo-francesi. Scritti in onore di Adriana Guarnieri,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Libreria musicale italiana, 2020, 9788855430180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place du piano dans la recherche musicologique française&amp;quot;, dans Clefs pour le piano. Keys to the piano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ziad Keidy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clefs pour le piano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aedam Musicae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-919046-66-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire debusssyste dans la France d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre ARMENGAUD et Pierre-Albert CASTANET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude Debussy : la trace et l’écart (actes du colloque international de l’université d’Evry, 2012), dir. Jean-Pierre Armengaud et Pierre-Albert Castanet, Paris, L’Harmattan, 2018, p. 25-37.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2018, 978-2-343-15634-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Straus et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fedora Wesseler; Stefan Schmidl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beiträge zur Annäherung an einen zu Unrecht Vergessenen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operetta Research Center</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.120-130, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2767,98 +2698,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville à l’opéra : ancrage réaliste ou sublimation poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bohème, Toulouse, IRPALL-Théâtre du Capitole, 20 octobre 2022 [video sur canal-u.tv : https://www.canal-u.tv/chaines/ut2j/la-boheme-de-puccini-vues-et-vies-parisiennes-en-scene/la-ville-a-l-opera-ancrage].</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRPALL, Théâtre du Capitole de Toulouse, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2868,102 +2799,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nuit, une ambiguïté musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Otto, Marie Laureillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire interdisciplinaire La nuit à la croisée des arts et des cultures : perception, imaginaires, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2973,649 +2904,649 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nuit : une ambiguïté musicale&amp;quot; par Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Danièle Pistone</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laureillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laureillard</w:t>
+                <w:t xml:space="preserve">Patrick Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Otto</w:t>
+                <w:t xml:space="preserve">Véronique Alexandre Journeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque Voix Contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Alexandre Journeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mareglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">medihal-01379104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque Voix Contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alexandre Journeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mareglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque Voix Contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alexandre Journeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mareglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts, langue et cohérence&amp;quot;. Rencontre scientifique du 3 février 2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pistone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alexandre Journeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01310363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque Voix Contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Pistone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alexandre Journeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Alexandre Journeau</w:t>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mareglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...222 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...165 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01379101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3762,51 +3693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pistone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781804v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781811v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Le Menestrel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036111v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036086v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02053482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe de Alencastro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet Ana&#239;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pimentel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/7843-book-08532341-9782745323415.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mialaret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ehrhardt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TSCS4544" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035955v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://operetta-research-center.org" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Otto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alexandre Journeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mareglia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379103v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01310363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pistone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781804v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781806v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Le Menestrel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781754v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02053482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe de Alencastro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet Ana&#239;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pimentel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/7843-book-08532341-9782745323415.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mialaret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ehrhardt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04781801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TSCS4544" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://operetta-research-center.org" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03216145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Otto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alexandre Journeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mareglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01310363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>