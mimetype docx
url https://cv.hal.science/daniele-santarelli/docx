--- v0 (2026-04-01)
+++ v1 (2026-04-24)
@@ -1957,165 +1957,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00326674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Itinerario di uno 'spirituale' nell'Italia del Cinquecento: Bartolomeo Spadafora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storiadelmondo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00332668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La riforma della Chiesa di Paolo IV nello specchio delle lettere dell'ambasciatore veneziano Bernardo Navagero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Santarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali dell'Istituto Italiano per gli Studi Storici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, XX (2003/2004), pp.81-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00274910v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00332668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3855,1143 +3855,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00649395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Review of Adriano Prosperi, Il seme dell'intolleranza. Ebrei, eretici, selvaggi: Granada 1492, Laterza, Roma-Bari 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.393-395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00693974v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Review of Isidoro da Chiari, Adhortatio ad concordiam. Edizione, traduzione e commento a cura di M. Cavarzere. Prefazione di A. Prosperi, Roma, Edizioni di Storia e Letteratura, 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Santarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00657628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2012, pp.393-395</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Sandro Landi, Machiavel (1469-1527), Ellipses, Paris 2008, 299 pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00660895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Pier Paolo Vergerio, Scritti capodistriani e del primo anno dell'esilio (a cura di S. Cavazza e U. Rozzo), vol. II, Il catalogo de' libri (1549), a cura di U. Rozzo, Trieste, Deputazione di Storia Patria per la Venezia Giulia, 2010 Cromohs, 16 (2011): 1-5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2011, pp.1-5</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00653605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Navagero, Dispacci al Senato dal 7 settembre 1555 al 6 novembre 1557</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Navagero, Dispacci al Senato dal 7 settembre 1555 al 6 novembre 1557</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documenti sulle relazioni tra Paolo IV e la Repubblica di Venezia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Santarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00605632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Joseph Pérez, Teresa de Ávila y la España de su tiempo, Madrid, Algaba Ediciones, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Maurizio Viroli, Il Dio di Machiavelli e il problema morale dell'Italia, Laterza, Roma – Bari 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00190009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Andrea Del Col, L'Inquisizione in Italia. Dal XII al XXI secolo, Milano, Mondadori, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00328200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nunziatura di Venezia. 1555-1557</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Santarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00589328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Massimo Firpo, Vittore Soranzo vescovo ed eretico. Riforma della Chiesa e Inquisizione nell'Italia del Cinquecento, Roma-Bari, Laterza, 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Santarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00328267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Stefania Pastore, Il Vangelo e la spada. L'Inquisizione di Castiglia e i suoi critici (1460-1598), Edizioni di Storia e Letteratura, Roma 2003; Ead., Un'eresia spagnola. Spiritualità conversa, alumbradismo e Inquisizione (1449-1559), Olschki, Firenze 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.782-784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.1-5</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00332532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Massimo Firpo, Inquisizione romana e Controriforma. Studi sul cardinal Giovanni Morone (1509-1580) e il suo processo d'eresia, Brescia, Morcelliana, 2005 Cromohs, 11 (2006): 1-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.782-784</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00328205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Navagero, Dispacci al Senato dall'8 novembre 1557 al 19 marzo 1558 e dispacci ai Capi dei Dieci dal 4 ottobre 1555 al 13 marzo 1558</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.1-4</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Elisabeth Crouzet-Pavan, Venezia trionfante. Gli orizzonti di un mito, Einaudi, Torino, 2001 (Venise triomphante. Les horizons d'un mythe, Éditions Albin Michel, Paris, 1999)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.92-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00332593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Giovanni Miccoli, I dilemmi e i silenzi di Pio XII. Vaticano, Seconda guerra mondiale e Shoah, Rizzoli, Milano 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.92-96</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00332661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Domenico Sella, L'Italia del Seicento, Laterza, Roma-Bari 2000 (Italy in the Seventeenth Century, Longman, London-New York, 1997)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00332664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Paolo Malanima, La fine del primato. Crisi e riconversione nell'Italia del Seicento, Bruno Mondadori, Milano 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Santarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00332666v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-00332664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5161,51 +5161,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7472013"/>
+    <w:nsid w:val="5A041998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5392,51 +5392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-santarelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4377-6821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134481399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letterebeniculturali.unina2.it/dipartimento/docenti?MATRICOLA=059716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article4276" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unina2.academia.edu/DanieleSantarelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Santarelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel16080956" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel16111438" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Al Sabbagh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17395/104305" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231810v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domizia Weber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231809v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782520v5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649381v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610864v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.2968" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.536" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229364v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326675v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187024v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274910v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreriauniversitaria.it/archivi-biblioteche-tempo-covid-19/libro/9788866872917" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Fabio Caterino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gargiulo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vozza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracne-editrice.it/index.php/pubblicazione.html?item=9788825511932" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dellaportaeditori.it" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H. H. Schwedt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https.//www.edizioniclori.it" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1309444" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleup.it/product/26826607/concordes-egimus-annos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650613v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655715v4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Olivieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122826v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1473/stor459" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693974v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328267v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332593v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282349v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-santarelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4377-6821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134481399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letterebeniculturali.unina2.it/dipartimento/docenti?MATRICOLA=059716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article4276" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unina2.academia.edu/DanieleSantarelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Santarelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel16080956" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel16111438" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Al Sabbagh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17395/104305" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231810v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domizia Weber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231809v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782520v5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649381v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610864v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.2968" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.536" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229364v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326675v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187024v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332668v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreriauniversitaria.it/archivi-biblioteche-tempo-covid-19/libro/9788866872917" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Fabio Caterino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gargiulo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vozza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracne-editrice.it/index.php/pubblicazione.html?item=9788825511932" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dellaportaeditori.it" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05231804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H. H. Schwedt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https.//www.edizioniclori.it" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1309444" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleup.it/product/26826607/concordes-egimus-annos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650613v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655715v4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Olivieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122826v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1473/stor459" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693974v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328267v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332593v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282349v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>