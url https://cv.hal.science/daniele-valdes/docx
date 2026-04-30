--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Danièle VALDES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between knickpoints and karst systems in the Lunain catchment: geomorphological and hydrogeological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Anchelia Carhuaricra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main natural and anthropic variations affecting costal SAT systems -example of the Agon-Coutainville SAT (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR11 - the 11th International Symposium of Managed Aquifer Recharge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des potentialités hydrogéologiques des nappes souterraines en zone de socle : cas des nappes de la ville de Mongo et ses environs (Guera,Tchad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroun Nouradine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdés-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Schamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isseini Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference: Groundwater, key to the sustainable development goals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode du panneau électrique pour l’identification des zones favorables en eau dans la ville de mongo et ses environs (Guéra-Tchad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroun Nouradine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Schamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdés-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isseini Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque GEOFCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of Trace Organic Compounds in the Soil Aquifer Treatment system of Agon-Coutainville (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière souterraine de Saint-Martin-le-Nœud : observatoire des transferts dans la Zone Non Saturée de la Craie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Rouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes journées techniques du Comité Français d’Hydrogéologie de l’Association internationale des Hydrogéologues.« Hydrogéologie de la craie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relathionship between hydrological conditions and Escherichia coli contamination in a karstic rural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer process of water and solute in the unsaturated zone of chalk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018, Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de l’atrazine et la déséthylatrazine dans la zone non saturée en milieu crayeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdés-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès du Groupe Français des Pesticides 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIVERSITE DE LORRAINE, May 2017, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de l'atrazine et la déséthylatrazine dans la zone non saturée en milieu crayeux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kengne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47eme congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical characterization of the vadose zone above an abandoned underground quarry of Chalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Application of Geophysics to Engineering and Environmental Problems (SAGEEP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la géophysique à l’étude des écoulements au-dessus de la carrière souterraine de Saint Martin le Nœud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques AGAP Qualité 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Geophysics to Geochemical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2014 : 20th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, ATHENES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How spatial variations of chalk groundwater geochemistry are related to superficial formations and infiltration processes of unsaturated zone (quarry of Saint Martin le Noeud, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les inégalités spatio-temporelles de cancer pour mieux comprendre le lien cancer environnement Le projet CIRCE (Cancer inégalités régionales cantonales et environnement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cicolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès National des Observatoires Régionaux de la Santé "Les inégalités de santé. Nouveaux savoirs, nouveaux enjeux politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial approach of the influence of the occupational and environmental factors on the cancer disease The CIRCE project (Cancer Inequalities Regions Counties & Environment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cicolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mosqueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Conference "Occupational and Environmental Cancer Prevention"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sterling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche spatiale des inégalités d'exposition environnementale et socioéconomiques Quelle influence sur les inégalités de cancer ? Projet Cancer inégalités régionales, cantonales et environnement (CIRCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cicolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès National des Observatoires Régionaux de la Santé "Les inégalités de santé. Nouveaux savoirs, nouveaux enjeux politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.S365-S366, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2008.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des crues sur le bassin amont de la Loire à partir de modèles pluie-débit globaux et de réseaux de neurones. Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Annual Dynamics of a Coastal Groundwater System with Soil-Aquifer Treatment and Its Impact on the Fate of Trace Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thierion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.934. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15050934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water cycle modelling strengthened by probabilistic integration of field data for groundwater management of a quite unknown tropical volcanic hydrosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayu Nugraha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.207-229. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of trace organic compounds in an operational soil-aquifer treatment system assessed through an intrinsic tracer test and transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 836, pp.155643. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of water and contaminants in the Chalk unsaturated zone – underground quarry of Saint-Martin-le-Nœud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP517-2020-231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid SPE – LC MS/MS analysis for atrazine, its by-products, simazine and S metolachlor in groundwater samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.100824. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2020.100824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer and degradation of the common pesticide atrazine through the unsaturated zone of the Chalk aquifer (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 255, pp.113125 (IF 5,98). </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water, nitrate and atrazine transfer through the unsaturated zone of the Chalk aquifer in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 652, pp.927-938. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organization of the impulse response in a karst aquifer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tognelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 537, pp.18-26. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infiltration processes in karstic chalk investigated through a spatial analysis of the geochemical properties of the groundwater : the effect of the superficial layer of clay-with-flints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519 ((part A):), pp.23-33 (IF 2,964)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infiltration processes in karstic chalk investigated through a spatial analysis of the geochemical properties of the groundwater: The effect of the superficial layer of clay-with-flints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaïl Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of karst aquifer response time established by the sliding-windows cross-correlation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tognelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 511:, pp.580-588 (IF 2,964). </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Young water inflow in karst aquifers using SF6-CFC-3H/He-85Kr-39Ar and stable isotope components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tognelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.164-176. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and technical factors in faecal contamination incidents of drinking water in small distribution networks, France, 2003–2004: a geographical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Stempfelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Seux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.20-34. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wh.2009.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient dynamics as indicators of karst processes: Comparison of the Chalk aquifer (Normandy, France) and the Edwards aquifer (Texas, U.S.A.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Musgrove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1-2), pp.36-49. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2008.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation 3 and rainfall variability in northwestern France 4 over the past 35 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD007000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis of structural controls on Karst groundwater geochemistry at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 340 (3-4), pp.244-255. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of karst hydrodynamics and organization using autocorrelations and T-[Delta]C curves, Journal of Hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.432-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating transport properties and turbidity dynamics of a karst aquifer using correlation, spectral, and wavelet analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.244-257. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of karst hydrodynamics and organization using autocorrelations and T–ΔC curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329 (3-4), pp.432-443. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating of karst hydrodynamics and organization using autocorrelations and T- Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.432-443. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/j.hydrol.2006.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of karst hydrodynamics through comparison of dissolved and suspended solids transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, issue 15, pp.1365-1374. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling: a tool for Managed Aquifer Recharge and Soil Aquifer Treatment system in coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Danièle VALDES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des crues sur le bassin amont de la Loire à partir de modèles pluie-débit globaux et de réseaux de neurones. Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between knickpoints and karst systems in the Lunain catchment: geomorphological and hydrogeological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Anchelia Carhuaricra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main natural and anthropic variations affecting costal SAT systems -example of the Agon-Coutainville SAT (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR11 - the 11th International Symposium of Managed Aquifer Recharge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des potentialités hydrogéologiques des nappes souterraines en zone de socle : cas des nappes de la ville de Mongo et ses environs (Guera,Tchad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroun Nouradine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdés-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Schamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isseini Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference: Groundwater, key to the sustainable development goals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode du panneau électrique pour l’identification des zones favorables en eau dans la ville de mongo et ses environs (Guéra-Tchad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroun Nouradine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Schamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdés-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isseini Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque GEOFCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of Trace Organic Compounds in the Soil Aquifer Treatment system of Agon-Coutainville (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relathionship between hydrological conditions and Escherichia coli contamination in a karstic rural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière souterraine de Saint-Martin-le-Nœud : observatoire des transferts dans la Zone Non Saturée de la Craie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Rouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes journées techniques du Comité Français d’Hydrogéologie de l’Association internationale des Hydrogéologues.« Hydrogéologie de la craie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer process of water and solute in the unsaturated zone of chalk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018, Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de l’atrazine et la déséthylatrazine dans la zone non saturée en milieu crayeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdés-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès du Groupe Français des Pesticides 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIVERSITE DE LORRAINE, May 2017, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de l'atrazine et la déséthylatrazine dans la zone non saturée en milieu crayeux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kengne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47eme congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical characterization of the vadose zone above an abandoned underground quarry of Chalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Application of Geophysics to Engineering and Environmental Problems (SAGEEP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la géophysique à l’étude des écoulements au-dessus de la carrière souterraine de Saint Martin le Nœud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques AGAP Qualité 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Geophysics to Geochemical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2014 : 20th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, ATHENES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How spatial variations of chalk groundwater geochemistry are related to superficial formations and infiltration processes of unsaturated zone (quarry of Saint Martin le Noeud, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les inégalités spatio-temporelles de cancer pour mieux comprendre le lien cancer environnement Le projet CIRCE (Cancer inégalités régionales cantonales et environnement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cicolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès National des Observatoires Régionaux de la Santé "Les inégalités de santé. Nouveaux savoirs, nouveaux enjeux politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial approach of the influence of the occupational and environmental factors on the cancer disease The CIRCE project (Cancer Inequalities Regions Counties & Environment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cicolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mosqueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Conference "Occupational and Environmental Cancer Prevention"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sterling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche spatiale des inégalités d'exposition environnementale et socioéconomiques Quelle influence sur les inégalités de cancer ? Projet Cancer inégalités régionales, cantonales et environnement (CIRCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cicolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès National des Observatoires Régionaux de la Santé "Les inégalités de santé. Nouveaux savoirs, nouveaux enjeux politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.S365-S366, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2008.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water cycle modelling strengthened by probabilistic integration of field data for groundwater management of a quite unknown tropical volcanic hydrosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayu Nugraha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.207-229. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Annual Dynamics of a Coastal Groundwater System with Soil-Aquifer Treatment and Its Impact on the Fate of Trace Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thierion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.934. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15050934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of trace organic compounds in an operational soil-aquifer treatment system assessed through an intrinsic tracer test and transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 836, pp.155643. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of water and contaminants in the Chalk unsaturated zone – underground quarry of Saint-Martin-le-Nœud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP517-2020-231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid SPE – LC MS/MS analysis for atrazine, its by-products, simazine and S metolachlor in groundwater samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.100824. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2020.100824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water, nitrate and atrazine transfer through the unsaturated zone of the Chalk aquifer in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 652, pp.927-938. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer and degradation of the common pesticide atrazine through the unsaturated zone of the Chalk aquifer (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 255, pp.113125 (IF 5,98). </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organization of the impulse response in a karst aquifer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tognelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 537, pp.18-26. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infiltration processes in karstic chalk investigated through a spatial analysis of the geochemical properties of the groundwater : the effect of the superficial layer of clay-with-flints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519 ((part A):), pp.23-33 (IF 2,964). </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of karst aquifer response time established by the sliding-windows cross-correlation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tognelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 511:, pp.580-588 (IF 2,964). </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Young water inflow in karst aquifers using SF6-CFC-3H/He-85Kr-39Ar and stable isotope components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tognelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.164-176. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and technical factors in faecal contamination incidents of drinking water in small distribution networks, France, 2003–2004: a geographical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Stempfelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Seux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.20-34. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wh.2009.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient dynamics as indicators of karst processes: Comparison of the Chalk aquifer (Normandy, France) and the Edwards aquifer (Texas, U.S.A.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Musgrove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1-2), pp.36-49. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2008.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation 3 and rainfall variability in northwestern France 4 over the past 35 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD007000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis of structural controls on Karst groundwater geochemistry at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 340 (3-4), pp.244-255. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of karst hydrodynamics and organization using autocorrelations and T-[Delta]C curves, Journal of Hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.432-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating transport properties and turbidity dynamics of a karst aquifer using correlation, spectral, and wavelet analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.244-257. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of karst hydrodynamics and organization using autocorrelations and T–ΔC curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329 (3-4), pp.432-443. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating of karst hydrodynamics and organization using autocorrelations and T- Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.432-443. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/j.hydrol.2006.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of karst hydrodynamics through comparison of dissolved and suspended solids transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, issue 15, pp.1365-1374. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling: a tool for Managed Aquifer Recharge and Soil Aquifer Treatment system in coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Anchelia Carhuaricra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03564830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillemoto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathurin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Nouradine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vald&#233;s-Lao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isseini Moussa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03255882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Valdes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxin Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kengne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853024v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barhoum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971132v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trugeon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mosqueron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.07.036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jenni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04057523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15050934" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155643" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-231" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.100824" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113125" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.286" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delbart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tognelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couchoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.03.029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slimani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Slimani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.07.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF3KZHP8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP0PQ6PS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958031v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.01.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7QZQM7P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04060977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beaudeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stempfelet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wh.2009.043" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mahler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musgrove" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2008.02.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM9QVKSL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202914v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD007000" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFG4X416-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359048v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ogier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leboulanger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.04.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8JNPQZS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102103v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102114v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.021" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXGN9HJ8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484792v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.030" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2M41TDQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203023v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/j.hydrol.2006.02.030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KLDW2M3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03481117v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Mouchel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jenni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Anchelia Carhuaricra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03564830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillemoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathurin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Nouradine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vald&#233;s-Lao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isseini Moussa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03255882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Valdes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxin Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kengne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barhoum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973324v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trugeon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mosqueron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.07.036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04057523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15050934" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155643" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-231" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.100824" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820134v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.286" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319621v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113125" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delbart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tognelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couchoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.03.029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slimani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.07.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF3KZHP8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP0PQ6PS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958031v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.01.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7QZQM7P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04060977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beaudeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stempfelet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wh.2009.043" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mahler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musgrove" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2008.02.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM9QVKSL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD007000" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFG4X416-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359048v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ogier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leboulanger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.04.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8JNPQZS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXGN9HJ8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2M41TDQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203023v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/j.hydrol.2006.02.030" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KLDW2M3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03481117v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Mouchel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>