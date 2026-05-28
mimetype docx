--- v1 (2026-04-30)
+++ v2 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Danièle VALDES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des crues sur le bassin amont de la Loire à partir de modèles pluie-débit globaux et de réseaux de neurones. Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between knickpoints and karst systems in the Lunain catchment: geomorphological and hydrogeological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Anchelia Carhuaricra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main natural and anthropic variations affecting costal SAT systems -example of the Agon-Coutainville SAT (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR11 - the 11th International Symposium of Managed Aquifer Recharge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des potentialités hydrogéologiques des nappes souterraines en zone de socle : cas des nappes de la ville de Mongo et ses environs (Guera,Tchad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroun Nouradine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdés-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Schamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isseini Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference: Groundwater, key to the sustainable development goals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode du panneau électrique pour l’identification des zones favorables en eau dans la ville de mongo et ses environs (Guéra-Tchad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroun Nouradine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Schamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdés-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isseini Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque GEOFCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of Trace Organic Compounds in the Soil Aquifer Treatment system of Agon-Coutainville (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relathionship between hydrological conditions and Escherichia coli contamination in a karstic rural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière souterraine de Saint-Martin-le-Nœud : observatoire des transferts dans la Zone Non Saturée de la Craie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Rouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes journées techniques du Comité Français d’Hydrogéologie de l’Association internationale des Hydrogéologues.« Hydrogéologie de la craie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer process of water and solute in the unsaturated zone of chalk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018, Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de l’atrazine et la déséthylatrazine dans la zone non saturée en milieu crayeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdés-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès du Groupe Français des Pesticides 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIVERSITE DE LORRAINE, May 2017, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de l'atrazine et la déséthylatrazine dans la zone non saturée en milieu crayeux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kengne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47eme congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical characterization of the vadose zone above an abandoned underground quarry of Chalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Application of Geophysics to Engineering and Environmental Problems (SAGEEP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la géophysique à l’étude des écoulements au-dessus de la carrière souterraine de Saint Martin le Nœud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques AGAP Qualité 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Geophysics to Geochemical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2014 : 20th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, ATHENES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How spatial variations of chalk groundwater geochemistry are related to superficial formations and infiltration processes of unsaturated zone (quarry of Saint Martin le Noeud, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les inégalités spatio-temporelles de cancer pour mieux comprendre le lien cancer environnement Le projet CIRCE (Cancer inégalités régionales cantonales et environnement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cicolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès National des Observatoires Régionaux de la Santé "Les inégalités de santé. Nouveaux savoirs, nouveaux enjeux politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial approach of the influence of the occupational and environmental factors on the cancer disease The CIRCE project (Cancer Inequalities Regions Counties & Environment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cicolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mosqueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Conference "Occupational and Environmental Cancer Prevention"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sterling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche spatiale des inégalités d'exposition environnementale et socioéconomiques Quelle influence sur les inégalités de cancer ? Projet Cancer inégalités régionales, cantonales et environnement (CIRCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cicolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès National des Observatoires Régionaux de la Santé "Les inégalités de santé. Nouveaux savoirs, nouveaux enjeux politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.S365-S366, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2008.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water cycle modelling strengthened by probabilistic integration of field data for groundwater management of a quite unknown tropical volcanic hydrosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayu Nugraha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.207-229. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Annual Dynamics of a Coastal Groundwater System with Soil-Aquifer Treatment and Its Impact on the Fate of Trace Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thierion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.934. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15050934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of trace organic compounds in an operational soil-aquifer treatment system assessed through an intrinsic tracer test and transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 836, pp.155643. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of water and contaminants in the Chalk unsaturated zone – underground quarry of Saint-Martin-le-Nœud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP517-2020-231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid SPE – LC MS/MS analysis for atrazine, its by-products, simazine and S metolachlor in groundwater samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.100824. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2020.100824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water, nitrate and atrazine transfer through the unsaturated zone of the Chalk aquifer in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 652, pp.927-938. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer and degradation of the common pesticide atrazine through the unsaturated zone of the Chalk aquifer (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 255, pp.113125 (IF 5,98). </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organization of the impulse response in a karst aquifer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tognelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 537, pp.18-26. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infiltration processes in karstic chalk investigated through a spatial analysis of the geochemical properties of the groundwater : the effect of the superficial layer of clay-with-flints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519 ((part A):), pp.23-33 (IF 2,964). </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of karst aquifer response time established by the sliding-windows cross-correlation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tognelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 511:, pp.580-588 (IF 2,964). </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Young water inflow in karst aquifers using SF6-CFC-3H/He-85Kr-39Ar and stable isotope components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tognelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.164-176. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and technical factors in faecal contamination incidents of drinking water in small distribution networks, France, 2003–2004: a geographical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Stempfelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Seux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.20-34. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wh.2009.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient dynamics as indicators of karst processes: Comparison of the Chalk aquifer (Normandy, France) and the Edwards aquifer (Texas, U.S.A.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Musgrove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1-2), pp.36-49. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2008.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation 3 and rainfall variability in northwestern France 4 over the past 35 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD007000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis of structural controls on Karst groundwater geochemistry at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 340 (3-4), pp.244-255. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of karst hydrodynamics and organization using autocorrelations and T-[Delta]C curves, Journal of Hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.432-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating transport properties and turbidity dynamics of a karst aquifer using correlation, spectral, and wavelet analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.244-257. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of karst hydrodynamics and organization using autocorrelations and T–ΔC curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329 (3-4), pp.432-443. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating of karst hydrodynamics and organization using autocorrelations and T- Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.432-443. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/j.hydrol.2006.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of karst hydrodynamics through comparison of dissolved and suspended solids transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, issue 15, pp.1365-1374. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling: a tool for Managed Aquifer Recharge and Soil Aquifer Treatment system in coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Danièle VALDES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des crues sur le bassin amont de la Loire à partir de modèles pluie-débit globaux et de réseaux de neurones. Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between knickpoints and karst systems in the Lunain catchment: geomorphological and hydrogeological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Anchelia Carhuaricra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des potentialités hydrogéologiques des nappes souterraines en zone de socle : cas des nappes de la ville de Mongo et ses environs (Guera,Tchad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroun Nouradine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdés-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Schamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isseini Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference: Groundwater, key to the sustainable development goals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main natural and anthropic variations affecting costal SAT systems -example of the Agon-Coutainville SAT (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR11 - the 11th International Symposium of Managed Aquifer Recharge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode du panneau électrique pour l’identification des zones favorables en eau dans la ville de mongo et ses environs (Guéra-Tchad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroun Nouradine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Schamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdés-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isseini Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque GEOFCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of Trace Organic Compounds in the Soil Aquifer Treatment system of Agon-Coutainville (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer process of water and solute in the unsaturated zone of chalk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018, Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière souterraine de Saint-Martin-le-Nœud : observatoire des transferts dans la Zone Non Saturée de la Craie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Rouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes journées techniques du Comité Français d’Hydrogéologie de l’Association internationale des Hydrogéologues.« Hydrogéologie de la craie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relathionship between hydrological conditions and Escherichia coli contamination in a karstic rural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de l’atrazine et la déséthylatrazine dans la zone non saturée en milieu crayeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdés-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès du Groupe Français des Pesticides 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIVERSITE DE LORRAINE, May 2017, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de l'atrazine et la déséthylatrazine dans la zone non saturée en milieu crayeux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kengne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47eme congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical characterization of the vadose zone above an abandoned underground quarry of Chalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Application of Geophysics to Engineering and Environmental Problems (SAGEEP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la géophysique à l’étude des écoulements au-dessus de la carrière souterraine de Saint Martin le Nœud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques AGAP Qualité 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Geophysics to Geochemical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2014 : 20th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, ATHENES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How spatial variations of chalk groundwater geochemistry are related to superficial formations and infiltration processes of unsaturated zone (quarry of Saint Martin le Noeud, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les inégalités spatio-temporelles de cancer pour mieux comprendre le lien cancer environnement Le projet CIRCE (Cancer inégalités régionales cantonales et environnement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cicolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès National des Observatoires Régionaux de la Santé "Les inégalités de santé. Nouveaux savoirs, nouveaux enjeux politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial approach of the influence of the occupational and environmental factors on the cancer disease The CIRCE project (Cancer Inequalities Regions Counties & Environment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cicolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mosqueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Conference "Occupational and Environmental Cancer Prevention"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sterling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche spatiale des inégalités d'exposition environnementale et socioéconomiques Quelle influence sur les inégalités de cancer ? Projet Cancer inégalités régionales, cantonales et environnement (CIRCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes-Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cicolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès National des Observatoires Régionaux de la Santé "Les inégalités de santé. Nouveaux savoirs, nouveaux enjeux politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.S365-S366, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2008.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water cycle modelling strengthened by probabilistic integration of field data for groundwater management of a quite unknown tropical volcanic hydrosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayu Nugraha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (S1), pp.207-229. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Annual Dynamics of a Coastal Groundwater System with Soil-Aquifer Treatment and Its Impact on the Fate of Trace Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thierion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.934. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15050934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of trace organic compounds in an operational soil-aquifer treatment system assessed through an intrinsic tracer test and transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 836, pp.155643. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of water and contaminants in the Chalk unsaturated zone – underground quarry of Saint-Martin-le-Nœud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP517-2020-231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid SPE – LC MS/MS analysis for atrazine, its by-products, simazine and S metolachlor in groundwater samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.100824. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2020.100824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water, nitrate and atrazine transfer through the unsaturated zone of the Chalk aquifer in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 652, pp.927-938. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer and degradation of the common pesticide atrazine through the unsaturated zone of the Chalk aquifer (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ribstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 255, pp.113125 (IF 5,98). </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organization of the impulse response in a karst aquifer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tognelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 537, pp.18-26. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Young water inflow in karst aquifers using SF6-CFC-3H/He-85Kr-39Ar and stable isotope components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tognelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.164-176. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infiltration processes in karstic chalk investigated through a spatial analysis of the geochemical properties of the groundwater : the effect of the superficial layer of clay-with-flints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519 ((part A):), pp.23-33 (IF 2,964). </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of karst aquifer response time established by the sliding-windows cross-correlation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tognelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 511:, pp.580-588 (IF 2,964). </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and technical factors in faecal contamination incidents of drinking water in small distribution networks, France, 2003–2004: a geographical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Stempfelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Seux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.20-34. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wh.2009.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient dynamics as indicators of karst processes: Comparison of the Chalk aquifer (Normandy, France) and the Edwards aquifer (Texas, U.S.A.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Musgrove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1-2), pp.36-49. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2008.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis of structural controls on Karst groundwater geochemistry at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 340 (3-4), pp.244-255. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation 3 and rainfall variability in northwestern France 4 over the past 35 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD007000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of karst hydrodynamics and organization using autocorrelations and T-[Delta]C curves, Journal of Hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.432-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of karst hydrodynamics and organization using autocorrelations and T–ΔC curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329 (3-4), pp.432-443. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating transport properties and turbidity dynamics of a karst aquifer using correlation, spectral, and wavelet analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.244-257. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating of karst hydrodynamics and organization using autocorrelations and T- Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.432-443. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/j.hydrol.2006.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of karst hydrodynamics through comparison of dissolved and suspended solids transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, issue 15, pp.1365-1374. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling: a tool for Managed Aquifer Recharge and Soil Aquifer Treatment system in coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jenni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Anchelia Carhuaricra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03564830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillemoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathurin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Nouradine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vald&#233;s-Lao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isseini Moussa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03255882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Valdes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxin Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kengne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barhoum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973324v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trugeon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mosqueron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.07.036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04057523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15050934" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155643" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-231" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.100824" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820134v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.286" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319621v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113125" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delbart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tognelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couchoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.03.029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slimani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.07.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF3KZHP8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP0PQ6PS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958031v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.01.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7QZQM7P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04060977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beaudeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stempfelet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wh.2009.043" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mahler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musgrove" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2008.02.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM9QVKSL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD007000" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFG4X416-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359048v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ogier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leboulanger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.04.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8JNPQZS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXGN9HJ8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2M41TDQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203023v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/j.hydrol.2006.02.030" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KLDW2M3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03481117v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Mouchel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jenni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Anchelia Carhuaricra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Nouradine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vald&#233;s-Lao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isseini Moussa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03564830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillemoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03255882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxin Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Valdes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kengne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barhoum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973324v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trugeon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mosqueron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.07.036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04057523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15050934" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155643" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-231" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.100824" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820134v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.286" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319621v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113125" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delbart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tognelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couchoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.03.029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.01.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7QZQM7P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024778v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slimani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.07.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF3KZHP8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP0PQ6PS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04060977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beaudeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stempfelet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wh.2009.043" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mahler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musgrove" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2008.02.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM9QVKSL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359048v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ogier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leboulanger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.04.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8JNPQZS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202914v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD007000" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFG4X416-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484792v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2M41TDQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102114v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.021" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXGN9HJ8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203023v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/j.hydrol.2006.02.030" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KLDW2M3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03481117v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Mouchel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>