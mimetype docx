--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -933,325 +933,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Fast Ion Transport in Glasses: A Case Study of Sodium and Silver Vitreous Sulfides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemically-invariant percolation in silver thioarsenate glasses and two ion-transport regimes over 5 orders of magnitude in Ag content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anton Sokolov</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 584, pp.121513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217125v1</w:t>
+                <w:t xml:space="preserve">hal-04217169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically-invariant percolation in silver thioarsenate glasses and two ion-transport regimes over 5 orders of magnitude in Ag content</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering Fast Ion Transport in Glasses: A Case Study of Sodium and Silver Vitreous Sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinehinane Bounazef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 584, pp.121513. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (32), pp.12870-12885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217169v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected role of metal halides in a chalcogenide glass network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Zaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1335,1423 +1335,1423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk Glassy GeTe2 : A Missing Member of the Tetrahedral GeX2 Family and a Precursor for the Next Generation of Phase-Change Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the Atomic Structure of Bulk Binary Ga–Te Glasses with Surprising Nanotectonic Features for Phase-Change Memory Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Bokova</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Benmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c04409⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (31), pp.37363 - 37379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c09070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210136v1</w:t>
+                <w:t xml:space="preserve">hal-04217817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical phase-change alloy Ga 2 Te 3 : atomic structure, incipient nanotectonic nuclei, and multilevel writing</w:t>
+                <w:t xml:space="preserve">Bulk Glassy GeTe2 : A Missing Member of the Tetrahedral GeX2 Family and a Precursor for the Next Generation of Phase-Change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Khomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Benmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergei Bereznev</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.1031-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c04409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1TC03850H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04217950v2</w:t>
+                <w:t xml:space="preserve">hal-04210136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Atomic Structure of Bulk Binary Ga–Te Glasses with Surprising Nanotectonic Features for Phase-Change Memory Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atypical phase-change alloy Ga 2 Te 3 : atomic structure, incipient nanotectonic nuclei, and multilevel writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Khomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Benmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Bereznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (31), pp.37363 - 37379. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (47), pp.17019-17032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c09070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1TC03850H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217817v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic second‐order nonlinearity in chalcogenide glasses containing HgI 2</w:t>
+                <w:t xml:space="preserve">Glassy GaS: transparent and unusually rigid thin films for visible to mid-IR memory applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Masselin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Khomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Bereznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.17026⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (44), pp.25560-25573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cp04697c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220469v1</w:t>
+                <w:t xml:space="preserve">hal-02999002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glassy GaS: transparent and unusually rigid thin films for visible to mid-IR memory applications</w:t>
+                <w:t xml:space="preserve">Intrinsic second‐order nonlinearity in chalcogenide glasses containing HgI 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergei Bereznev</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Masselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (44), pp.25560-25573. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (5), pp.3070-3075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cp04697c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.17026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999002v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Structural Variety in Sodium Thioarsenate Glasses Studied by Neutron Diffraction and Supported by First-Principles Simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Bokova</w:t>
+                <w:t xml:space="preserve">Characterization of the Observed Electric Field and Molecular Relaxation Times for Millimeter-Wave Chirped Pulse Instrumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02220⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (8), pp.1009-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-020-00716-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217970v1</w:t>
+                <w:t xml:space="preserve">hal-02932920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Observed Electric Field and Molecular Relaxation Times for Millimeter-Wave Chirped Pulse Instrumentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Hindle</w:t>
+                <w:t xml:space="preserve">Chemical and Structural Variety in Sodium Thioarsenate Glasses Studied by Neutron Diffraction and Supported by First-Principles Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinehinane Bounazef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (8), pp.1009-1021. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (22), pp.16410-16420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10762-020-00716-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932920v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bent HgI2 Molecules in the Melt and Sulfide Glasses: Implications for Nonlinear Optics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecules probed with a slow chirped-pulse excitation: Analytical model of the free-induction-decay signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Le Coq</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00860⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (4), pp.043407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.043407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177797v1</w:t>
+                <w:t xml:space="preserve">hal-02322177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic transport and atomic structure of AgI-HgS-GeS2 glasses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bent HgI2 Molecules in the Melt and Sulfide Glasses: Implications for Nonlinear Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey S. Tverjanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chris J Benmore</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (11), pp.1807 - 1820. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (11), pp.4103-4112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/pac-2019-0103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218066v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecules probed with a slow chirped-pulse excitation: Analytical model of the free-induction-decay signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionic transport and atomic structure of AgI-HgS-GeS2 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Benmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (4), pp.043407. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (11), pp.1807 - 1820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.043407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/pac-2019-0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322177v1</w:t>
+                <w:t xml:space="preserve">hal-04218066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational landscape and inertial defect of methoxyphenol isomers studied by mm-wave spectroscopy and quantum chemistry calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2815,64 +2815,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped Pulse Spectrometer Operating at 200 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3092,77 +3092,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (13), pp.1572-1578. </w:t>
@@ -3875,329 +3875,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution study of the nu2 and nu5 rovibrational fundamental bands of thionyl chloride : interplay of an evolutionary algorithm and a line-by-line analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Roucou</w:t>
+                <w:t xml:space="preserve">Modelisation of a gas phase polarization induced by a 200 GHz chirped pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dhont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy - 73rd Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference “Terahertz and Microwave Radiation: Generation, Detection and Applications” (TERA-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Budker Institute of Nuclear Physics (Novosibirsk); Moscow State University; Institute of Applied Physics (Nizhny Novgorod), Oct 2018, Nizhny Novgorod, Russia. 2p. / 06001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201819506001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535331v1</w:t>
+                <w:t xml:space="preserve">hal-04524030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation of a gas phase polarization induced by a 200 GHz chirped pulse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Bocquet</w:t>
+                <w:t xml:space="preserve">High resolution study of the nu2 and nu5 rovibrational fundamental bands of thionyl chloride : interplay of an evolutionary algorithm and a line-by-line analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Thorwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference “Terahertz and Microwave Radiation: Generation, Detection and Applications” (TERA-2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy - 73rd Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Urbana-champaign, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201819506001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04524030v1</w:t>
+                <w:t xml:space="preserve">hal-04535331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution study of the nu2 and nu5 rovibrational fundamental bands of thionyl chloride : interplay of an evolutionary algorithm and a line-by-line analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4257,354 +4257,354 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical estimation of iron isotope fractionation during cloud processing of aerosols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of Iron Isotope Fractionation During Aerosol Cloud Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop LEFE/CHAT on theoretical physical chemistry and atmospheric chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Cross Disciplinary Project (CDP) AREA (Aerosol at the heaRt of the Earth Atmosphere system) Scientific Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Villeneuve d’Ascq (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170026v1</w:t>
+                <w:t xml:space="preserve">hal-05564197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the 3-methoxyphenol conformers stability by mean of high–resolution THz spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
+                <w:t xml:space="preserve">Theoretical estimation of iron isotope fractionation during cloud processing of aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Hindle</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Aerosol Cycle 2017 (Labex CaPPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Workshop LEFE/CHAT on theoretical physical chemistry and atmospheric chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535395v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary algorithm-based analysis of the rovibrational SCl2 stretching bands of thionyle chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4636,301 +4636,426 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th THz Days (GdR TeraNanoMir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the 3-methoxyphenol conformers stability by mean of high–resolution THz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plenary Meeting - Young Researchers Forum (GdR SPECMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">International Conference on Aerosol Cycle 2017 (Labex CaPPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535393v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the 3-methoxyphenol conformers stability by mean of high–resolution THz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plenary Meeting - Young Researchers Forum (GdR SPECMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the 3-methoxyphenol conformers stability by mean of high–resolution THz spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Colloquium on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4940,174 +5065,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation of a gas phase polarization induced by a 200 GHz chirped pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference “Terahertz and Microwave Radiation: Generation, Detection and Applications” (TERA-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nizhny Novgorod, Russia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 195, EDP Sciences, 2p. / 06001, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201819506001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5117,65 +5242,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Conductivity and Tracer Diffusion in Glassy Chalcogenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5210,70 +5335,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Scientific Reference of Amorphous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, World Scientific, pp.203-249, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811215575_0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5283,114 +5408,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum manifestations of the adiabatic chaos of perturbed superintegrable Hamiltonian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Quantum Algebra [math.QA]. Université du Littoral Côte d'Opale; Università degli studi (Padoue, Italie), 2013. English. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+              <w:t xml:space="preserve">Quantum Algebra [math.QA]. Université du Littoral Côte d'Opale; Università di Padova, 2013. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013DUNK0356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01258458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5458,51 +5583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2925ED7B"/>
+    <w:nsid w:val="800B4232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5689,51 +5814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/danielefontanari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5304-5670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17924941X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313566284" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JFK-4855-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04818039v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bokova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Usuki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tverjanovich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400371" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04443961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Benmore" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Bereznev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Khomenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC00081H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Paraskiva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinehinane Bounazef" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02142" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Zaiter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110547" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04409" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217950v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC03850H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Benmore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c09070" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Borisov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masselin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp04697c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02220" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932920v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00716-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S. Tverjanovich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00860" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2019-0103" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322177v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.043407" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Jabri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089426" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892031v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mouelhi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0445-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15758" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800148" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri&#237; Sadovski&#237;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2018.02.021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thorwirth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leo Meerts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996655" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fass&#242;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.07.047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-015-9200-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/9/095203" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04524030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819506001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535401v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535395v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218568v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217958v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Alekseev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811215575_0008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01258458v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DUNK0356" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/danielefontanari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5304-5670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17924941X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313566284" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JFK-4855-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04818039v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bokova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Usuki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tverjanovich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400371" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04443961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Benmore" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Bereznev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Khomenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC00081H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Paraskiva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Zaiter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinehinane Bounazef" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02142" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110547" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Benmore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c09070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04409" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217950v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC03850H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp04697c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Borisov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masselin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00716-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02220" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.043407" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S. Tverjanovich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00860" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2019-0103" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Jabri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089426" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892031v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mouelhi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0445-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15758" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800148" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri&#237; Sadovski&#237;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2018.02.021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thorwirth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leo Meerts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996655" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fass&#242;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.07.047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-015-9200-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/9/095203" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04524030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819506001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535331v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535401v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564197v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pech" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170026v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535390v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217958v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Alekseev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811215575_0008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01258458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DUNK0356" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>