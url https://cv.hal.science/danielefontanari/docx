--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">313566284</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=iXMmg0EAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/JFK-4855-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -255,3484 +276,3484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigidity-Driven Structural Isomers in the NaCl–Ga2S3 System: Implications for Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Usuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (1), pp.2400371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smsc.202400371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Structure and Dynamics of Unusual and Wide‐Gap Phase‐Change Chalcogenides: A GeTe 2 Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Usuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Benmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Bereznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Khomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.2300482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssr.202300482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding the Atomic Structure of Ga2Te5 Pulsed Laser Deposition Films for Memory Applications Using Diffraction and First-Principles Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Benmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Khomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (14), pp.2137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano13142137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glassy and liquid Sb2S3 : insight into the structure and dynamics of a promising functional material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Benmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Takeshi Usuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Khomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (14), pp.4654-4673. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC00081H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectroscopy and DFT modelling of Tl2S-GeS2 crystals and glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Paraskiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 601, pp.122055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.122055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically-invariant percolation in silver thioarsenate glasses and two ion-transport regimes over 5 orders of magnitude in Ag content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rayan Zaiter</w:t>
+                <w:t xml:space="preserve">Deciphering Fast Ion Transport in Glasses: A Case Study of Sodium and Silver Vitreous Sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinehinane Bounazef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Kassem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 584, pp.121513. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (32), pp.12870-12885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217169v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Fast Ion Transport in Glasses: A Case Study of Sodium and Silver Vitreous Sulfides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemically-invariant percolation in silver thioarsenate glasses and two ion-transport regimes over 5 orders of magnitude in Ag content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Kassem</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 584, pp.121513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217125v1</w:t>
+                <w:t xml:space="preserve">hal-04217169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected role of metal halides in a chalcogenide glass network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Zaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Usuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 216, pp.110547. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2022.110547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Atomic Structure of Bulk Binary Ga–Te Glasses with Surprising Nanotectonic Features for Phase-Change Memory Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bulk Glassy GeTe2 : A Missing Member of the Tetrahedral GeX2 Family and a Precursor for the Next Generation of Phase-Change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Khomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Benmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (31), pp.37363 - 37379. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.1031-1045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c09070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c04409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217817v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk Glassy GeTe2 : A Missing Member of the Tetrahedral GeX2 Family and a Precursor for the Next Generation of Phase-Change Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Atypical phase-change alloy Ga 2 Te 3 : atomic structure, incipient nanotectonic nuclei, and multilevel writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Khomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Benmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Khomenko</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sergei Bereznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (3), pp.1031-1045. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (47), pp.17019-17032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c04409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1TC03850H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210136v1</w:t>
+                <w:t xml:space="preserve">hal-04217950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical phase-change alloy Ga 2 Te 3 : atomic structure, incipient nanotectonic nuclei, and multilevel writing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Unraveling the Atomic Structure of Bulk Binary Ga–Te Glasses with Surprising Nanotectonic Features for Phase-Change Memory Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Benmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1TC03850H⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (31), pp.37363 - 37379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c09070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217950v2</w:t>
+                <w:t xml:space="preserve">hal-04217817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glassy GaS: transparent and unusually rigid thin films for visible to mid-IR memory applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Intrinsic second‐order nonlinearity in chalcogenide glasses containing HgI 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Masselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (5), pp.3070-3075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cp04697c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02999002v1</w:t>
+                <w:t xml:space="preserve">hal-04220469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic second‐order nonlinearity in chalcogenide glasses containing HgI 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Glassy GaS: transparent and unusually rigid thin films for visible to mid-IR memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Khomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Bereznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (44), pp.25560-25573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cp04697c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.17026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04220469v1</w:t>
+                <w:t xml:space="preserve">hal-02999002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Observed Electric Field and Molecular Relaxation Times for Millimeter-Wave Chirped Pulse Instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41 (8), pp.1009-1021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10762-020-00716-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and Structural Variety in Sodium Thioarsenate Glasses Studied by Neutron Diffraction and Supported by First-Principles Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinehinane Bounazef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (22), pp.16410-16420. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecules probed with a slow chirped-pulse excitation: Analytical model of the free-induction-decay signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Bent HgI2 Molecules in the Melt and Sulfide Glasses: Implications for Nonlinear Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey S. Tverjanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (11), pp.4103-4112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.043407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02322177v1</w:t>
+                <w:t xml:space="preserve">hal-02177797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bent HgI2 Molecules in the Melt and Sulfide Glasses: Implications for Nonlinear Optics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ionic transport and atomic structure of AgI-HgS-GeS2 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Le Coq</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Benmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (11), pp.1807 - 1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2019-0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00860⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02177797v1</w:t>
+                <w:t xml:space="preserve">hal-04218066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic transport and atomic structure of AgI-HgS-GeS2 glasses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Molecules probed with a slow chirped-pulse excitation: Analytical model of the free-induction-decay signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chris J Benmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (4), pp.043407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.043407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/pac-2019-0103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04218066v1</w:t>
+                <w:t xml:space="preserve">hal-02322177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational landscape and inertial defect of methoxyphenol isomers studied by mm-wave spectroscopy and quantum chemistry calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 150, pp.104303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5089426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped Pulse Spectrometer Operating at 200 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (1), pp.105 - 119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10762-017-0445-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of Se–Te glasses by Raman spectroscopy and DFT modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bychkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 101 (11), pp.5188-5197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jace.15758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Conformational Landscape of 3‐Methoxyphenol Revealed by Room Temperature mm‐wave Rotational Spectroscopy Supported by Quantum Chemical Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (13), pp.1572-1578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201800148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent states for the quantum complete rigid rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrií Sadovskií</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 129, pp.70-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomphys.2018.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution study of the ν2 and ν5 rovibrational fundamental bands of thionyl chloride: Interplay of an evolutionary algorithm and a line-by-line analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thorwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Leo Meerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 147 (5), pp.054303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4996655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum manifestations of Nekhoroshev stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Fassò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrií Sadovskií</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 380 (39), pp.3167-3172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physleta.2016.07.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Application of Nekhoroshev Theory to the Study of the Perturbed Hydrogen Atom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Fassò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrií Sadovskií</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Physics, Analysis and Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (1), pp.30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11040-015-9200-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations of the hydrogen atom by inhomogeneous static electric and magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrií Sadovskií</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (9), pp.095203. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/48/9/095203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3742,538 +3763,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational analysis of methoxyphenol isomers using high-resolution spectroscopy and quantum chemistry calculations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XIX Symposium on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation of a gas phase polarization induced by a 200 GHz chirped pulse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">High resolution study of the nu2 and nu5 rovibrational fundamental bands of thionyl chloride : interplay of an evolutionary algorithm and a line-by-line analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Thorwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference “Terahertz and Microwave Radiation: Generation, Detection and Applications” (TERA-2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy - 73rd Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Urbana-champaign, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201819506001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04524030v1</w:t>
+                <w:t xml:space="preserve">hal-04535331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution study of the nu2 and nu5 rovibrational fundamental bands of thionyl chloride : interplay of an evolutionary algorithm and a line-by-line analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modelisation of a gas phase polarization induced by a 200 GHz chirped pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy - 73rd Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference “Terahertz and Microwave Radiation: Generation, Detection and Applications” (TERA-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Budker Institute of Nuclear Physics (Novosibirsk); Moscow State University; Institute of Applied Physics (Nizhny Novgorod), Oct 2018, Nizhny Novgorod, Russia. 2p. / 06001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201819506001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535331v1</w:t>
+                <w:t xml:space="preserve">hal-04524030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution study of the nu2 and nu5 rovibrational fundamental bands of thionyl chloride : interplay of an evolutionary algorithm and a line-by-line analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thorwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic doctoral school METAMORPHOSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Louvain -la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4283,779 +4304,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Iron Isotope Fractionation During Aerosol Cloud Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross Disciplinary Project (CDP) AREA (Aerosol at the heaRt of the Earth Atmosphere system) Scientific Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Villeneuve d’Ascq (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical estimation of iron isotope fractionation during cloud processing of aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LEFE/CHAT on theoretical physical chemistry and atmospheric chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary algorithm-based analysis of the rovibrational SCl2 stretching bands of thionyle chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thorwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th THz Days (GdR TeraNanoMir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the 3-methoxyphenol conformers stability by mean of high–resolution THz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aerosol Cycle 2017 (Labex CaPPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the 3-methoxyphenol conformers stability by mean of high–resolution THz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plenary Meeting - Young Researchers Forum (GdR SPECMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the 3-methoxyphenol conformers stability by mean of high–resolution THz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Colloquium on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5065,174 +5086,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation of a gas phase polarization induced by a 200 GHz chirped pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference “Terahertz and Microwave Radiation: Generation, Detection and Applications” (TERA-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nizhny Novgorod, Russia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 195, EDP Sciences, 2p. / 06001, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201819506001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5242,163 +5263,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Conductivity and Tracer Diffusion in Glassy Chalcogenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Scientific Reference of Amorphous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, World Scientific, pp.203-249, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811215575_0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5408,114 +5429,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum manifestations of the adiabatic chaos of perturbed superintegrable Hamiltonian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quantum Algebra [math.QA]. Université du Littoral Côte d'Opale; Università di Padova, 2013. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013DUNK0356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01258458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5583,51 +5604,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="800B4232"/>
+    <w:nsid w:val="84622A54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5814,51 +5835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/danielefontanari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5304-5670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17924941X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313566284" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JFK-4855-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04818039v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bokova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Usuki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tverjanovich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400371" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04443961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Benmore" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Bereznev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Khomenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC00081H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Paraskiva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Zaiter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinehinane Bounazef" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02142" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110547" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Benmore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c09070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04409" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217950v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC03850H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp04697c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Borisov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masselin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00716-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02220" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.043407" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S. Tverjanovich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00860" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2019-0103" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Jabri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089426" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892031v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mouelhi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0445-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15758" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800148" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri&#237; Sadovski&#237;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2018.02.021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thorwirth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leo Meerts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996655" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fass&#242;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.07.047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-015-9200-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/9/095203" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04524030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819506001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535331v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535401v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564197v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pech" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170026v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535390v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217958v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Alekseev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811215575_0008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01258458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DUNK0356" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/danielefontanari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5304-5670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17924941X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313566284" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=iXMmg0EAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JFK-4855-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04818039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bokova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Usuki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tverjanovich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400371" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04443961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Benmore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Bereznev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Khomenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300482" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142137" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124971v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC00081H" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Paraskiva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinehinane Bounazef" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Zaiter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121513" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110547" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04409" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217950v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC03850H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Benmore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c09070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Borisov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp04697c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00716-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02220" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S. Tverjanovich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00860" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218066v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2019-0103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.043407" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173780v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Jabri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089426" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892031v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mouelhi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0445-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15758" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800148" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri&#237; Sadovski&#237;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2018.02.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thorwirth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leo Meerts" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996655" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fass&#242;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.07.047" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-015-9200-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210044v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/9/095203" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04524030v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819506001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pech" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535379v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04217958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Alekseev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811215575_0008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01258458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DUNK0356" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>