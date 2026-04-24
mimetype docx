--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -1326,311 +1326,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiodivergent Transannular Rearrangement of 3-Isopropyl-1,4-benzodiazepine-2,5-dione by Memory of Chirality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Totally diastereoselective addition of aryl Grignard reagents to the nitrone-based chiral glycine equivalent MiPNO.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Thiverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Farran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Toupet</w:t>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Dewynter</w:t>
+                <w:t xml:space="preserve">Pierre Yves Chavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (12), pp.1274-1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2011.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100030⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602467v1</w:t>
+                <w:t xml:space="preserve">hal-00638243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Totally diastereoselective addition of aryl Grignard reagents to the nitrone-based chiral glycine equivalent MiPNO.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enantiodivergent Transannular Rearrangement of 3-Isopropyl-1,4-benzodiazepine-2,5-dione by Memory of Chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Farran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Archirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Thiverny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Farran</w:t>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Philouze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Blandin</w:t>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Yves Chavant</w:t>
+                <w:t xml:space="preserve">Georges Dewynter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (12), pp.1274-1281. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (11), pp.2043-2047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2011.07.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638243v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diastereoselective Synthesis of 2,3,4,5,6-Pentafluoroheptanes</w:t>
               </w:r>
@@ -1759,64 +1759,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Farran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dewynter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Peptide Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15, pp.474-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1888,77 +1888,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Farran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dewynter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6, pp.3989-3996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2030,64 +2030,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Farran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dewynter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (23), pp.4833-4836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2147,64 +2147,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Farran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dewynter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46, pp.7488-7490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2295,64 +2295,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réarrangement trans-annulaire de lactames activés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Farran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dewynter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: 0753973. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2539,51 +2539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bossa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Belot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj03178c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaku Furukawa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Shirai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Homma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00284" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asumi Iida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Matsuoka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hasegawa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b03043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Risso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b01698" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Kaid-Slimane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coppola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471007v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lindamulage de Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22492" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/200F92FF9B8ED1F1484F4A69E3BD6541D96DCC3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Mehdid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayada Djafri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.04.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-939ZCGVL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Demory" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre y Chavant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blandin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo301114k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dewynter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFTD8LR1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Thiverny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Chavant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2011.07.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXCH53L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M. Z. Slawin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Kirsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O&#8217;hagan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo901360e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Echalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1139" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LWRT1S9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359095v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B810352F" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1D13DTWQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toupet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol7021593" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200702132" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FTSWHBC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356119v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bossa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Belot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj03178c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaku Furukawa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Shirai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Homma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00284" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asumi Iida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Matsuoka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hasegawa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b03043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Risso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Javierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b01009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b01698" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Kaid-Slimane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coppola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471007v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lindamulage de Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22492" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/200F92FF9B8ED1F1484F4A69E3BD6541D96DCC3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Mehdid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayada Djafri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.04.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-939ZCGVL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Demory" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre y Chavant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blandin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo301114k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Thiverny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Chavant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2011.07.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXCH53L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602467v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dewynter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFTD8LR1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M. Z. Slawin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Kirsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O&#8217;hagan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo901360e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Echalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1139" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LWRT1S9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359095v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B810352F" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1D13DTWQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toupet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol7021593" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200702132" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FTSWHBC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356119v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>