--- v0 (2026-04-04)
+++ v1 (2026-05-03)
@@ -208,506 +208,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Influence of Cold Rolling on Precipitation in Industrial AA2024 using Advanced Microscopy Techniques</w:t>
+                <w:t xml:space="preserve">Effet de la pré-déformation sur la germination, la croissance et le mûrissement de la phase S dans un alliage 2024 : de la germination hétérogène à la distribution spatiale homogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Irmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème colloque de la Société Française des Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">La Métallurgie : Quel avenir!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354409v1</w:t>
+                <w:t xml:space="preserve">hal-04354382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la pré-déformation sur la germination, la croissance et le murissement de la phase s dans un alliage 2024 : de la germination hétérogène à la distribution spatiale homogène</w:t>
+                <w:t xml:space="preserve">Investigating the Influence of Cold Rolling on Precipitation in Industrial AA2024 using Advanced Microscopy Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Irmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa T. Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Métallurgie : Quel avenir!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XVIIIème colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281756v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between S-phase precipitates and dislocation sub-structures in AA2024 (Al-Cu-Mg family)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la pré-déformation sur la germination, la croissance et le murissement de la phase s dans un alliage 2024 : de la germination hétérogène à la distribution spatiale homogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Irmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Thinhinane Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Senour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Vassière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Technology of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, mandelieu la napoule, France</w:t>
+              <w:t xml:space="preserve">La Métallurgie : Quel avenir!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281741v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la pré-déformation sur la germination, la croissance et le mûrissement de la phase S dans un alliage 2024 : de la germination hétérogène à la distribution spatiale homogène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between S-phase precipitates and dislocation sub-structures in AA2024 (Al-Cu-Mg family)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Irmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Belkacemi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Métallurgie : Quel avenir!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on the Technology of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, mandelieu la napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354382v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la pré-déformation par laminage à froid sur la précipitation de la phase S-Al2CuMg dans un alliage d'aluminium 2024-T3</w:t>
               </w:r>
@@ -1263,51 +1263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Irmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa T. Belkacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1531,51 +1531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Irmer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354409v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T. Belkacemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Thinhinane Belkacemi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Senour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vassi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkacemi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830761v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yildirim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-10205-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-024-00572-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Irmer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkacemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354409v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T. Belkacemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Thinhinane Belkacemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Senour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vassi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830761v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yildirim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-10205-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-024-00572-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>