--- v0 (2026-03-16)
+++ v1 (2026-04-28)
@@ -587,191 +587,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and economic impacts of Autonomous Shuttles for Collective Transport: an in-depth benchmark study</w:t>
+                <w:t xml:space="preserve">Social and economic impacts of Autonomous Shuttles for Collective Transport: an in- depth benchmark study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Antonialli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Attias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper development Workshop - Review of Business Management</w:t>
+              <w:t xml:space="preserve">Paper Development Workshop – RBGN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02487549v1</w:t>
+                <w:t xml:space="preserve">hal-02489808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and economic impacts of Autonomous Shuttles for Collective Transport: an in- depth benchmark study</w:t>
+                <w:t xml:space="preserve">Social and economic impacts of Autonomous Shuttles for Collective Transport: an in-depth benchmark study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Antonialli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Attias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper Development Workshop – RBGN</w:t>
+              <w:t xml:space="preserve">Paper development Workshop - Review of Business Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489808v2</w:t>
+                <w:t xml:space="preserve">halshs-02487549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Attias, S. Mira-Bonnardel, « Pour un développement responsable des nouvelles mobilités urbaines, l’acteur public entre contraintes et incitation »</w:t>
               </w:r>
@@ -1200,532 +1200,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A categorization of innovation funnels of companies as a way to better make conscious agility and permeability of innovation processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attias D., Deverzeaux J.G., Shoai Tehrani B., Historical approach of European market. How does electricity investment decision evolve with historical context? 10th. International Conference on the European Energy Market (EEM 13), Stockholm, Sweden, 28-30 may 2013.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Attias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Research into Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrical market policies; structures and roles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference on the European Energy Market (EEM 13), May 2013, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543728v1</w:t>
+                <w:t xml:space="preserve">hal-01262717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attias D., Idjis H., Ghaffary A., (2013) Designing a recycling network for batteries from Electric Vehicles in 2025. Development and optimization of scenarios, 10th. International Conference on the European Energy Market (EEM 13), Stockholm, Sweden, 28-30 may 2013.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing a Sustainable Recycling Network for Batteries from Electric Vehicles. Development and Optimization of Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Idjis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Attias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richet Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the European Energy Market </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Working Conference on Virtual Enterprises, (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dresde, Germany. pp.609-618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40543-3_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263649v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling lithium batteries : a key issue for electro-mobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Idjis</w:t>
+                <w:t xml:space="preserve">A categorization of innovation funnels of companies as a way to better make conscious agility and permeability of innovation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Bertoluci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Attias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richet Sophie</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Armand Peugeot Chair conference "Electromobility: Challenging Issues"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Research into Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICORD, Jan 2013, Chennai, India. pp.721-734, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-81-322-1050-4_57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223394v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Sustainable Recycling Network for Batteries from Electric Vehicles. Development and Optimization of Scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attias D., Idjis H., Ghaffary A., (2013) Designing a recycling network for batteries from Electric Vehicles in 2025. Development and optimization of scenarios, 10th. International Conference on the European Energy Market (EEM 13), Stockholm, Sweden, 28-30 may 2013.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Attias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richet Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Working Conference on Virtual Enterprises, (PROVE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on the European Energy Market </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EEM13, May 2015, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40543-3_64⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01223333v1</w:t>
+                <w:t xml:space="preserve">hal-01263649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attias D., Deverzeaux J.G., Shoai Tehrani B., Historical approach of European market. How does electricity investment decision evolve with historical context? 10th. International Conference on the European Energy Market (EEM 13), Stockholm, Sweden, 28-30 may 2013.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recycling lithium batteries : a key issue for electro-mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Idjis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Attias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richet Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical market policies; structures and roles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Conference on the European Energy Market (EEM 13), May 2013, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">1st Armand Peugeot Chair conference "Electromobility: Challenging Issues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262717v1</w:t>
+                <w:t xml:space="preserve">hal-01223394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attias D., Donada C., Gestion de projet innovante dans le secteur automobile, Etude des projets de PSA sur l’économie de l’électromobilité, Gestion de projet agile et lean : comment relever le défi ? 1re Conférence internationale en gestion de projet du DSG de l'UQTR, Québec, 25.26.10.2012.</w:t>
               </w:r>
@@ -2081,90 +2081,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre regard sur l'innovation. Un état des pratiques et des modèles organisationnels dans les grandes entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Bertoluci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Attias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition Techniques de l'Ingénieur, pp.120, 2012, 978-2-85059-130-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2407,425 +2407,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The autonomous car, a disruptive business model ?</w:t>
+                <w:t xml:space="preserve">The Automobile World in a State of Change. From the Automobile to the Concept of Auto-Mobility&amp;quot;. The Automobile Revolution Towards a New Electro-Mobility Paradigm, Springer International Publishing Swizertland 2017, pp.7-19.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Attias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The automobile revolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.99-113, 2016, 9783319458380; 9783319458373. </w:t>
+              <w:t xml:space="preserve">The Automobile Revolution. Towards a New Electro-Mobility Paradigm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-19, 2016, 978-3-319-45837-32016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45838-0_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45838-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442641v1</w:t>
+                <w:t xml:space="preserve">hal-01455535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Attias and Sylvie Mira-Bonnardel, &amp;quot;Extending the Scope of Partnerships in the Automotive Industry between Competition and Cooperation&amp;quot;. The Automobile Revolution. Towards a New Electro-Mobility Paradigm, Springer International Publishing, Chapter 5, pp. 69-85</w:t>
+                <w:t xml:space="preserve">The autonomous car, a disruptive business model ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Attias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Automobile Revolution. Towards a New Electro-Mobility Paradigm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">The automobile revolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.99-113, 2016, 9783319458380; 9783319458373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45838-0_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45838-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455567v1</w:t>
+                <w:t xml:space="preserve">hal-02442641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Attias, &amp;quot;The Autonomous Car, a Diruptive Business Model?&amp;quot;,The Automobile Revolution. Towards a New Electro-Mobility Paradigm, Springer International Publishing, chapter 7, pp. 99-113</w:t>
+                <w:t xml:space="preserve">Danielle Attias and Sylvie Mira-Bonnardel, &amp;quot;Extending the Scope of Partnerships in the Automotive Industry between Competition and Cooperation&amp;quot;. The Automobile Revolution. Towards a New Electro-Mobility Paradigm, Springer International Publishing, Chapter 5, pp. 69-85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Attias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Automobile Revolution. Towards a New Electro-Mobility Paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45838-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455579v1</w:t>
+                <w:t xml:space="preserve">hal-01455567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Public Policies Can Pave the Way for a New Sustainable Urban Mobility?</w:t>
+                <w:t xml:space="preserve">Danielle Attias, &amp;quot;The Autonomous Car, a Diruptive Business Model?&amp;quot;,The Automobile Revolution. Towards a New Electro-Mobility Paradigm, Springer International Publishing, chapter 7, pp. 99-113</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Attias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Automobile Revolution. Towards a New Electro-Mobility Paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.49-65, 2016, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45838-0_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01455554v1</w:t>
+                <w:t xml:space="preserve">hal-01455579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Automobile World in a State of Change. From the Automobile to the Concept of Auto-Mobility&amp;quot;. The Automobile Revolution Towards a New Electro-Mobility Paradigm, Springer International Publishing Swizertland 2017, pp.7-19.</w:t>
+                <w:t xml:space="preserve">How Public Policies Can Pave the Way for a New Sustainable Urban Mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Attias</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mira-Bonnardel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">danielle attias. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Automobile Revolution. Towards a New Electro-Mobility Paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-19, 2016, 978-3-319-45837-32016. </w:t>
+              <w:t xml:space="preserve">, pp.49-65, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45838-0_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45838-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455535v1</w:t>
+                <w:t xml:space="preserve">hal-01455554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attias, D., (2012), &amp;quot;Comment l'entreprise innovante crée-t-elle de la valeur ?&amp;quot;, Les fiches pratiques - Génie Industriel, Fiche Techniques de l'Ingénieur, ISBN 978-2-85059-129-7, Paris</w:t>
               </w:r>
@@ -3303,51 +3303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997005v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Shoai Tehrani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Attias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/esr.v23i1.3312" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Attias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Donada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijatm.2015.068545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonialli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489808v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Idjis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Sophie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223399v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543728v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-1050-4_57" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E27EFCF3F737BF947C17C6C4DCF1B8A4CE7BA91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_64" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Boos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Konstantas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79060-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cuisinier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02442641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45838-0_7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455567v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45838-0_5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45838-0_4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45838-0_2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997005v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Shoai Tehrani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Attias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/esr.v23i1.3312" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Attias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Donada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijatm.2015.068545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489808v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonialli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Idjis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Sophie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223399v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_64" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-1050-4_57" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E27EFCF3F737BF947C17C6C4DCF1B8A4CE7BA91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263649v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Boos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Konstantas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79060-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cuisinier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45838-0_2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02442641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45838-0_7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455567v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45838-0_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45838-0_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>