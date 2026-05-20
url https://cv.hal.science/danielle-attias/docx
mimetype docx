--- v1 (2026-04-28)
+++ v2 (2026-05-20)
@@ -2563,174 +2563,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Attias and Sylvie Mira-Bonnardel, &amp;quot;Extending the Scope of Partnerships in the Automotive Industry between Competition and Cooperation&amp;quot;. The Automobile Revolution. Towards a New Electro-Mobility Paradigm, Springer International Publishing, Chapter 5, pp. 69-85</w:t>
+                <w:t xml:space="preserve">Danielle Attias, &amp;quot;The Autonomous Car, a Diruptive Business Model?&amp;quot;,The Automobile Revolution. Towards a New Electro-Mobility Paradigm, Springer International Publishing, chapter 7, pp. 99-113</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Attias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Automobile Revolution. Towards a New Electro-Mobility Paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455567v1</w:t>
+                <w:t xml:space="preserve">hal-01455579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Attias, &amp;quot;The Autonomous Car, a Diruptive Business Model?&amp;quot;,The Automobile Revolution. Towards a New Electro-Mobility Paradigm, Springer International Publishing, chapter 7, pp. 99-113</w:t>
+                <w:t xml:space="preserve">Danielle Attias and Sylvie Mira-Bonnardel, &amp;quot;Extending the Scope of Partnerships in the Automotive Industry between Competition and Cooperation&amp;quot;. The Automobile Revolution. Towards a New Electro-Mobility Paradigm, Springer International Publishing, Chapter 5, pp. 69-85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Attias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Automobile Revolution. Towards a New Electro-Mobility Paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45838-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455579v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Public Policies Can Pave the Way for a New Sustainable Urban Mobility?</w:t>
               </w:r>
@@ -3303,51 +3303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997005v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Shoai Tehrani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Attias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/esr.v23i1.3312" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Attias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Donada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijatm.2015.068545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489808v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonialli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Idjis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Sophie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223399v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_64" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-1050-4_57" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E27EFCF3F737BF947C17C6C4DCF1B8A4CE7BA91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263649v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Boos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Konstantas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79060-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cuisinier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45838-0_2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02442641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45838-0_7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455567v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45838-0_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45838-0_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997005v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Shoai Tehrani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Attias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/esr.v23i1.3312" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Attias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Donada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijatm.2015.068545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489808v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonialli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Idjis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Sophie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223399v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_64" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-1050-4_57" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E27EFCF3F737BF947C17C6C4DCF1B8A4CE7BA91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263649v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Boos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Konstantas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79060-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cuisinier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45838-0_2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02442641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45838-0_7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455567v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45838-0_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45838-0_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>