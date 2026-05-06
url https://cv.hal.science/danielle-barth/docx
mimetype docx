--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -476,265 +476,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for purification of by-products in wood extracts based on frontal chromatography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Muhr</w:t>
+                <w:t xml:space="preserve">Controlled grafting of multi-block copolymers for improving membrane properties for CO2 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Solimando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496395.2022.2123345⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 255, pp.125164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504320v1</w:t>
+                <w:t xml:space="preserve">hal-03773682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled grafting of multi-block copolymers for improving membrane properties for CO2 separation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Roizard</w:t>
+                <w:t xml:space="preserve">A model for purification of by-products in wood extracts based on frontal chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Ravetti Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 255, pp.125164. </w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (3), pp.486-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2022.2123345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773682v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2 Extraction of Extracted Oil from Pistacia lentiscus L.: Mathematical Modeling, Economic Evaluation and Scale-Up</w:t>
               </w:r>
@@ -978,611 +978,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of palladium from alumina-supported catalyst in supercritical CO2 using functional fluorinated polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase Equilibrium Study of the Ternary System CO 2 + H 2 O + Ethanol At Elevated Pressure: Thermodynamic Model Selection. Application to Supercritical Extraction of Polar Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Ravetti Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.S. Jennifer Li</w:t>
+                <w:t xml:space="preserve">Priscilla Escudero Falsetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gasc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Barth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 138, pp.207 - 214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2018.04.013⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 138, pp.17 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2018.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784938v1</w:t>
+                <w:t xml:space="preserve">hal-01763975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerogel production by supercritical drying of organogels: experimental study and modelling investigation of drying kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Lazrag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140, pp.394 - 405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.supflu.2018.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Equilibrium Study of the Ternary System CO 2 + H 2 O + Ethanol At Elevated Pressure: Thermodynamic Model Selection. Application to Supercritical Extraction of Polar Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renan Ravetti Duran</w:t>
+                <w:t xml:space="preserve">Extraction of palladium from alumina-supported catalyst in supercritical CO2 using functional fluorinated polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S. Jennifer Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordanna Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Escudero Falsetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Muhr</w:t>
+                <w:t xml:space="preserve">Jérémy Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Privat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 138, pp.17 - 28. </w:t>
+              <w:t xml:space="preserve">, 2018, 138, pp.207 - 214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2018.03.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2018.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763975v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional Techniques of oil extraction from Kapok (Ceiba pentandra Gaertn.), Mahogany (Khaya senegalensis) and Neem (Azadirach indica A. Juss.) Seeds from the Far-North Region of cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and thermodynamic comparison of the separation of CO2/toluene and CO2/tetralin mixtures in the process of organogel supercritical drying for aerogels production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Lazrag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bernard Nkouam</w:t>
+                <w:t xml:space="preserve">Edouard Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balike Musongo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cesar Kapseu</w:t>
+                <w:t xml:space="preserve">Cécile Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mutelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environment, Agriculture and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22161/ijeab/2.4.81⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (3), pp.453 - 465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-017-4465-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941213v1</w:t>
+                <w:t xml:space="preserve">hal-01932511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethno-Botanical data on KAPOK (Ceiba pentandraGaertn.), MAHOGANY (Khaya senegalensis), and NEEM (Azadirachta indica A. Juss.) from the Far-North Region of Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard Nkouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balike Musongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Abdou Bouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bosco Tchatchueng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1610,221 +1610,221 @@
               <w:t xml:space="preserve">International Journal of Horticulture, Agriculture and Food science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (3), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22161/ijhaf.1.3.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03302266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and thermodynamic comparison of the separation of CO2/toluene and CO2/tetralin mixtures in the process of organogel supercritical drying for aerogels production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Lazrag</w:t>
+                <w:t xml:space="preserve">Traditional Techniques of oil extraction from Kapok (Ceiba pentandra Gaertn.), Mahogany (Khaya senegalensis) and Neem (Azadirach indica A. Juss.) Seeds from the Far-North Region of cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard Nkouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balike Musongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Abdou Bouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Steiner</w:t>
+                <w:t xml:space="preserve">Ean Bosco Tchatchueng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lemaitre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Privat</w:t>
+                <w:t xml:space="preserve">Cesar Kapseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 84 (3), pp.453 - 465. </w:t>
+              <w:t xml:space="preserve">International Journal of Environment, Agriculture and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.2207-2213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-017-4465-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22161/ijeab/2.4.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932511v1</w:t>
+                <w:t xml:space="preserve">hal-02941213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of Decolourising Earth and Temperature use in the Decolourisation of Palm Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard Nkouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Didja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1905,64 +1905,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly selective multi-block poly(ether-urea-imide)s for CO 2 /N 2 separation: Structure-morphology-properties relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Solimando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2000,5239 +2000,5251 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 131, pp.56-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Forces Controlling Host-Guest Recognition in Supercritical Carbon Dioxide Solvent.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supercritical CO 2 extraction of triterpenes from rosemary leaves: Kinetics and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhannad Altarsha</w:t>
+                <w:t xml:space="preserve">O. Bensebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dumarçay</w:t>
+                <w:t xml:space="preserve">B. Bensebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Kevern</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kh. Allia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201503780⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (13), pp.2174-2182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2016.1202977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01496660v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and hydrodynamic study of a gas-liquid flow in a cyclone separator downstream supercritical drying</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersion polymerization of methyl methacrylate in supercritical carbon dioxide using vinyl terminated poly(dimethylsiloxane)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deisy Lizeth Mejia-Mendez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lemaitre</w:t>
+                <w:t xml:space="preserve">R.A.F. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hugh Emmanuel Stafford</w:t>
+                <w:t xml:space="preserve">P.F. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainier Hreiz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E.D. Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 118, pp.27 - 38. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.46-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2016.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2015.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932479v1</w:t>
+                <w:t xml:space="preserve">hal-02941178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion polymerization of methyl methacrylate in supercritical carbon dioxide using vinyl terminated poly(dimethylsiloxane)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Driving Forces Controlling Host-Guest Recognition in Supercritical Carbon Dioxide Solvent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ingrosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A.F. Machado</w:t>
+                <w:t xml:space="preserve">Muhannad Altarsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.F. Oliveira</w:t>
+                <w:t xml:space="preserve">Florence Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Kevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 103, pp.46-52. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.2972-2979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2015.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941178v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO 2 extraction of triterpenes from rosemary leaves: Kinetics and modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Bensebia</w:t>
+                <w:t xml:space="preserve">Thermodynamic and hydrodynamic study of a gas-liquid flow in a cyclone separator downstream supercritical drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Lazrag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bensebia</w:t>
+                <w:t xml:space="preserve">Deisy Lizeth Mejia-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kh. Allia</w:t>
+                <w:t xml:space="preserve">Philippe Hugh Emmanuel Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Barth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rainier Hreiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (13), pp.2174-2182. </w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.27 - 38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01496395.2016.1202977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2016.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941198v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and Functional Characterization of Tunisian Artemisia absinthium Volatiles and Non-volatile Extracts obtained by Supercritical Fluid Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Sidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Igueld Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Yemmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouk Mraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutical and Clinical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (2), pp.1178-1185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25258/ijpcr.v8i8.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03302157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Back Cover: Driving Forces Controlling Host-Guest Recognition in Supercritical Carbon Dioxide Solvent (Chem. Eur. J. 9/2016)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Dumarçay</w:t>
+                <w:t xml:space="preserve">Monolithic organic aerogels derived from single amino-acid based supramolecular gels: physical and thermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jamart-Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Kevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (104), pp.102198-102205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA20803G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201504967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03251050v1</w:t>
+                <w:t xml:space="preserve">hal-02054811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic organic aerogels derived from single amino-acid based supramolecular gels: physical and thermal properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Félix</w:t>
+                <w:t xml:space="preserve">Response surface methodology applied to Supercritical Fluid Extraction (SFE) of carotenoids from Persimmon (Diospyros kaki L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Zaghdoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Framboisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 208, pp.209-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.03.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA20803G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02054811v1</w:t>
+                <w:t xml:space="preserve">hal-01497721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response surface methodology applied to Supercritical Fluid Extraction (SFE) of carotenoids from Persimmon (Diospyros kaki L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danielle Barth</w:t>
+                <w:t xml:space="preserve">Pseudopeptide bioconjugate additives for CO2 separation membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Solimando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lherbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.03.104⟩</w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (12), pp.1464 - 1473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.5240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01497721v1</w:t>
+                <w:t xml:space="preserve">hal-01498318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudopeptide bioconjugate additives for CO2 separation membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Romero</w:t>
+                <w:t xml:space="preserve">Inside Back Cover: Driving Forces Controlling Host-Guest Recognition in Supercritical Carbon Dioxide Solvent (Chem. Eur. J. 9/2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ingrosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhannad Altarsha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Kevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.5240⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.2183-2183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01498318v1</w:t>
+                <w:t xml:space="preserve">hal-03251050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical analyses of supercritical CO2 extract of Tunisian Psidium guava seeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Charbonnel</w:t>
+                <w:t xml:space="preserve">Supercritical CO2 extraction of oil, fatty acids and flavonolignans from milk thistle seeds: Evaluation of their antioxidant and cytotoxic activities in Caco-2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Ben Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jamila Kalthoum Cherif</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Pharmaceutical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83, pp.275-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2015.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303550v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Tunisian nettle leaves (Urtica dioica L.): mineral composition and antioxidant capacity of their extracts obtained by maceration and supercritical fluid extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Igueld Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Trabelsi-Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Kalthoum Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmacognosy and Phytochemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (4), pp.707-713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Supercritical CO2 Extraction from Tunisian Psidium guava leaves. Antioxidant activity of the extracts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Phytochemical analyses of supercritical CO2 extract of Tunisian Psidium guava seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Igueld Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Journi</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Trabelsi-Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Kalthoum Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmacognosy and Phytochemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (5), pp.1088-1095</w:t>
+              <w:t xml:space="preserve">World Journal of Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (12), pp.184-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303529v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2 extraction of oil, fatty acids and flavonolignans from milk thistle seeds: Evaluation of their antioxidant and cytotoxic activities in Caco-2 cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Supercritical CO2 Extraction from Tunisian Psidium guava leaves. Antioxidant activity of the extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Igueld Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Journi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Trabelsi-Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naila Ben Rahal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
+                <w:t xml:space="preserve">Jamila Kalthoum Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmacognosy and Phytochemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (5), pp.1088-1095</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2015.07.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01266249v1</w:t>
+                <w:t xml:space="preserve">hal-01303529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Polyvinyltrimethylsilane-graft-poly(ethylene glycol) Copolymers and Properties of Gas-Separating Membranes Formed on Their Basis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capped guanidino-α-cyclodextrin first synthesis based on intramolecular Staudinger-Aza-Wittig (SAW) reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. A. Shandryuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Roizard</w:t>
+                <w:t xml:space="preserve">Cédric Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumarcay-Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. S. Khotimskiy</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marsura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Science Series B / Vysokomolekulyarnye Soedineniya, Ser. B.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1560090414030087⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72 (6), pp.422 - 428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2014.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275615v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capped guanidino-α-cyclodextrin first synthesis based on intramolecular Staudinger-Aza-Wittig (SAW) reaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Polyvinyltrimethylsilane-graft-poly(ethylene glycol) Copolymers and Properties of Gas-Separating Membranes Formed on Their Basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Lambert</w:t>
+                <w:t xml:space="preserve">Yu. V. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Shandryuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Marsura</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. S. Khotimskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2014.06.004⟩</w:t>
+              <w:t xml:space="preserve">Polymer Science Series B / Vysokomolekulyarnye Soedineniya, Ser. B.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (3), pp.282-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1560090414030087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494586v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of Carbon Dioxide with Amines. I. Stopped-Flow Studies in Aqueous Solutions. A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69 (5), pp.865 - 884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2516/ogst/2013150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent extraction and purification of rosmarinic acid from supercritical fluid extraction fractionation waste: Economic evaluation and scale-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Wust Zibetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayra Arauco Livia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariovaldo Bolzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 83, pp.133-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.supflu.2013.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical Carbon Dioxide Induced Foaming of Highly Oriented Isotactic Polypropylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Biao Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Hua Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (23), pp.13387-13395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ie2018228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and CO2 sorption in poly(1-trimethylsilyl-1-propyne) and polyvinyltrimethylsilane containing ethylene oxide groups and N-butylimidazol-based &amp;quot;ionic liquids&amp;quot; groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.V. Kiryukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Khotimskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Tepliakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (1-3), pp.255-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5004/dwt.2011.2481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem Staudinger-Aza-Wittig reaction in supercritical CO2: Synthesis of a pharmaceutical interest compound</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the kinetics of regeneration of bidispersed activated granular carbon, by supercritical carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dumarçay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Danielle Barth</w:t>
+                <w:t xml:space="preserve">B. Bensebia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bensebia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 53 (1-3), pp.60-63. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2010.03.006⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 54, pp.178-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2010.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191117v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2 Extraction of Essential Oil from Algerian Rosemary (Rosmarinus officinalis L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zermane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 ((3)), pp. 489-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.200900381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Traditional Storage Methods of Sheanut Kernels (Vitellaria paradoxa Gaertn.) Using Drying Curves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tandem Staudinger-Aza-Wittig reaction in supercritical CO2: Synthesis of a pharmaceutical interest compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.D. Nde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Kapseu</w:t>
+                <w:t xml:space="preserve">Alexandre Scondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marsura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering and Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3923/jeasci.2010.134.137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (1-3), pp.60-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2010.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611727v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the kinetics of regeneration of bidispersed activated granular carbon, by supercritical carbon dioxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Bensebia</w:t>
+                <w:t xml:space="preserve">Comparison of Traditional Storage Methods of Sheanut Kernels (Vitellaria paradoxa Gaertn.) Using Drying Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Nkouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dahmani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">B.D. Nde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kapseu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2010.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 ((2)), pp. 134-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3923/jeasci.2010.134.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00498648v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2 phosphine imide reaction on peracetylated beta-cyclodextrins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Danielle Barth</w:t>
+                <w:t xml:space="preserve">Ultrasound promoted Staudinger-Aza-Wittig tandem reaction on a monoazido-O-peracetylated-β-cyclodextrin: effect of ultrasound power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Scondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dumarçay-Charbonniera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marsura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (40), pp.5582-5584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.07.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2008.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02191124v1</w:t>
+                <w:t xml:space="preserve">hal-00411598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound promoted Staudinger-Aza-Wittig tandem reaction on a monoazido-O-peracetylated-β-cyclodextrin: effect of ultrasound power</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Marsura</w:t>
+                <w:t xml:space="preserve">Supercritical CO2 phosphine imide reaction on peracetylated beta-cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Scondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumarcay-Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marsura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.07.082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (1), pp.41-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2008.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00411598v1</w:t>
+                <w:t xml:space="preserve">hal-02191124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound promoted Staudinger-Aza-Wittig tandem reaction on a monoazido-O-peracetylated-β-cyclodextrin: effect of ultrasound power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Scondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumarcay-Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marsura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (40), pp.5582-5584. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.07.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.07.082⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Oleoresin from Canarium schweinfurthii Engl. fruits with Supercritical Carbon Dioxide : Influence of Hardening Phenomenon on the Oleoresin Behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Phase equilibria measurements of CO2 + methyl cyclopentane and CO2 + isopropyl cyclohexane binary mixtures at elevated pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barth</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (2), pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2007.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00281956v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble and Dew Points of Carbon Dioxide + a Five-Component Synthetic Mixture: Experimental Data and Modeling with the PPR78 Model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Impregnation isotherms of hydroxybenzoic acid on PMMA in supercritical carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diankov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vega-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pentchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Subra-Paternault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je7001978⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (Issue 1), pp.164-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2006.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339098v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impregnation isotherms of hydroxybenzoic acid on PMMA in supercritical carbon dioxide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Bubble and Dew Points of Carbon Dioxide + a Five-Component Synthetic Mixture: Experimental Data and Modeling with the PPR78 Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barth</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Subra-Paternault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2006.08.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (5), pp.1851-1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je7001978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273208v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibria measurements of CO2 + methyl cyclopentane and CO2 + isopropyl cyclohexane binary mixtures at elevated pressures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Extraction of Oleoresin from Canarium schweinfurthii Engl. fruits with Supercritical Carbon Dioxide : Influence of Hardening Phenomenon on the Oleoresin Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.N. Kapchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tchiegang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kapseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Food Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (1), pp.29-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00339106v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water vapour isotherms of Sheanut Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kapseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nkouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.235-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A family of strong low-molecular-weight organogelators based on aminoacid derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45 (52), pp.9521-9524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2004.10.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOCs isotherms on Day zeolite by static and dynamic methods: Experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Brihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-N. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24 (10), pp.1201 - 1210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330309385662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining Volatile Organic Compounds' Adsorption Isotherms on Dealuminated Y Zeolite and Correlation with Different Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik El Brihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 47 (6), pp.1553 - 1557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/je025590q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADSORPTION AND DESORPTION OF M -XYLENE FROM SUPERCRITICAL CARBON DIOXIDE ON ACTIVATED CARBON</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+                <w:t xml:space="preserve">Temperatures and Enthalpies of Solid−Solid and Melting Transitions of the Odd-Numbered n- Alkanes C 21 , C 23 , C 25 , C 27 , and C 29</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouroukba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1081/ss-100105913⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 46 (5), pp.1114-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je0003501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706023v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase equilibria measurements and modeling of EPA and DHA ethyl esters in supercritical carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Coniglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20 (2), pp.145 - 155. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0896-8446(01)00062-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperatures and Enthalpies of Solid−Solid and Melting Transitions of the Odd-Numbered n- Alkanes C 21 , C 23 , C 25 , C 27 , and C 29</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Petitjean</w:t>
+                <w:t xml:space="preserve">ADSORPTION AND DESORPTION OF M -XYLENE FROM SUPERCRITICAL CARBON DIOXIDE ON ACTIVATED CARBON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Benkhedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Zetzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je0003501⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 36 (10), pp.2197 - 2211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/ss-100105913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03126117v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Modeled Results Describing the Adsorption of Toluene onto Activated Carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Benkhedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 45 (4), pp.650 - 653. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je000010f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption isotherms ofm-xylene on activated carbon: measurements and correlation with different models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Benkhedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 32 (3), pp.401 - 411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jcht.1999.0613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theoretical Model to Simulate Supercritical Fluid Extraction: Application to the Extraction of Terpenes by Supercritical Carbon Dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Margarida Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 39 (12), pp.4991 - 5002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ie000421p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7242,458 +7254,458 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of experiments applied to the extraction of carotenoids from fruits using accelerated solvent extraction (ASE) or supercritical fluid extraction (SFE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Zaghdoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Zaghdoudi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Framboisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Khaltoum-Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Biochromatography and Nanoseparations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical carbon dioxide drying of organogels:solvent recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Lazrag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine Merrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical carbon dioxide drying of monoliths organogels:solvent and geometry sample effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Lazrag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Meeting on Supercritical Fluids, 7th European Meeting High Pressure Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Ciudad Real, Spain. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly selective multi-block poly(ether-urea-imide)s for CO2/N2 separation : Structure-morphology-properties relationships (acte de congrès - 2 pages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jonquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Solimando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7712,1989 +7724,1989 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Polyimides and High Performance Polymers &amp; Materials STEPI11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage d'organogels par le dioxyde de carbone supercritique : procédé, solvant, géométrie</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pseudopeptide-polymer conjugates : A new class of selective bio-additives for CO2 separation membranes (acte de congrès - 2 pages)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jonquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Solimando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lherbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ièmes Journées Nationales Supercritiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Euromembranes 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263996v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Computational Fluid Dynamics and Thermodynamics to the development of supercritical carbon dioxide extraction processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Séchage d'organogels par le dioxyde de carbone supercritique : procédé, solvant, géométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Lazrag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Antibes-Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">3ièmes Journées Nationales Supercritiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252742v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudopeptide-polymer conjugates : A new class of selective bio-additives for CO2 separation membranes (acte de congrès - 2 pages)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of Computational Fluid Dynamics and Thermodynamics to the development of supercritical carbon dioxide extraction processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Ravetti Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Lazrag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Barth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembranes 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Antibes-Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228645v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical carbon dioxide extraction processes development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renan Ravetti Duran</w:t>
+                <w:t xml:space="preserve">Séchage d'organogels par le dioxyde de carbone supercritique: quel modèle de transfert de matière explique mieux la réalité expérimentale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Lazrag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Lazrag</w:t>
+                <w:t xml:space="preserve">Ahmed Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference and Expo on Separation Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France. pp.42</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés, SFGP2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262958v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward supramolecular chemistry in non-conventionnal solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumarcay-Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ingrosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Kevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marsura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Cyclodextrin Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage d'organogels par le dioxyde de carbone supercritique: quel modèle de transfert de matière explique mieux la réalité expérimentale?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Supercritical carbon dioxide extraction processes development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Ravetti Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Lazrag</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés, SFGP2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.136</w:t>
+              <w:t xml:space="preserve">5th International Conference and Expo on Separation Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257335v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudopeptide bioconjugates additives for CO2 separation membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jonquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Solimando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lherbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference and Expo on Separation Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'optimisation du procédé de séchage d'organogels par le dioxyde de carbone supercritique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and thermodynamic comparison of the CO2/toluene and CO2/tetralin mixtures in the process of organogel supercritical drying for aerogels production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Lazrag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Lazrag</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Barth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Nationales SuperCritiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France. pp.22</w:t>
+              <w:t xml:space="preserve">3rd International Seminar on Aerogels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France. pp.38/communication orale 5A-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262605v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of aerogels and xerogels derived from organogels and gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinoty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Sanchez-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Seminar on Aerogels: synthesis, properties, applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Antibes Juan les Pins, France. pp.69/Communication orale 5A-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage des métaux nobles/stratégiques par des copolymères complexants en voie CO2 supercritique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jordanna Pinot</w:t>
+                <w:t xml:space="preserve">Pseudopeptide-polymer bioconjugates as additives for CO2 separation membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Solimando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lherbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnal-Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ièmes Journées Nationales SuperCritiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France. pp.41</w:t>
+              <w:t xml:space="preserve">252nd ACS National Meeting &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319710v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudopeptide-polymer bioconjugates as additives for CO2 separation membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Romero</w:t>
+                <w:t xml:space="preserve">Recyclage des métaux nobles/stratégiques par des copolymères complexants en voie CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S. Jennifer Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordanna Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">252nd ACS National Meeting &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">2ièmes Journées Nationales SuperCritiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243849v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and thermodynamic comparison of the CO2/toluene and CO2/tetralin mixtures in the process of organogel supercritical drying for aerogels production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers l'optimisation du procédé de séchage d'organogels par le dioxyde de carbone supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Lazrag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainier Hreiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Lazrag</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Seminar on Aerogels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France. pp.38/communication orale 5A-1</w:t>
+              <w:t xml:space="preserve">2èmes Journées Nationales SuperCritiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262660v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of vinylic and acetylenic functionalized structures based on high permeable glassy polymers as membrane materials for gas mixtures separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kiryukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Khotimskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Teplyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAMES10: NEW ACHIEVEMENTS IN MATERIALS AND ENVIRONMENTAL SCIENCES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nancy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/416/1/012012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of low-molecular-weight organogelators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ERA-Chemistry Flash Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self-assembling fibrillar networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du PPF Matériaux Fibreux et Arbolor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self-assembling fibrillar network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd France-Russia seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9704,1013 +9716,1013 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical carbon dioxide drying of monoliths and composites organogels: from pilot to industrial scale process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Lazrag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Seminar on Aerogels "Properties-Manufacture-Applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Hamburg, Germany. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-assisted extraction of palladium from supported catalysts in supercritical carbon dioxide</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of organogel supercritical carbon dioxide process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Poirot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Pinaud</w:t>
+                <w:t xml:space="preserve">Mouna Lazrag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainier Hreiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Meeting on Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Lisbon, Portugal. 2017</w:t>
+              <w:t xml:space="preserve">International Materials Research Meeting in the Greater Region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Saarbrücken, Germany. poster P11, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323747v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconjugués pseudopeptide-polymère : de nouveaux additifs pour améliorer les performances de membranes pour la séparation du CO2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la terre décolorante et de la température sur la couleur de l'huile de palme raffinée, blanchie et désodorisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard Nkouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Didja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bosco Tchatchueng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Kapseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Barth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés, SFGP2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France. 110, pp.741-742/Poster P5-406, 2017, Récents Progrès en Génie des Procédés</w:t>
+              <w:t xml:space="preserve">16ième Congrès de la Socité Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France. 110, pp.289-290, Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257349v1</w:t>
+                <w:t xml:space="preserve">hal-03303025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la terre décolorante et de la température sur la couleur de l'huile de palme raffinée, blanchie et désodorisée</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">César Kapseu</w:t>
+                <w:t xml:space="preserve">Supercritical CO2 extraction of carotenoids from persimmon fruit:design of experiment and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Zaghdoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Framboisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ième Congrès de la Socité Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France. 110, pp.289-290, Récents Progrès en Génie des Procédés</w:t>
+              <w:t xml:space="preserve">16th European Meeting on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lisbon, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03303025v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of organogel supercritical carbon dioxide process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Hannachi</w:t>
+                <w:t xml:space="preserve">Bioconjugués pseudopeptide-polymère : de nouveaux additifs pour améliorer les performances de membranes pour la séparation du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Solimando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lherbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arnal-Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenie Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Materials Research Meeting in the Greater Region</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Saarbrücken, Germany. poster P11, 2017</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés, SFGP2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France. 110, pp.741-742/Poster P5-406, 2017, Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262719v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2 extraction of carotenoids from persimmon fruit:design of experiment and modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danielle Barth</w:t>
+                <w:t xml:space="preserve">Polymer-assisted extraction of palladium from supported catalysts in supercritical carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S. Jennifer Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordanna Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lisbon, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323750v1</w:t>
+                <w:t xml:space="preserve">hal-03323747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase equilibrium study of the ternary system CO2+H2O+Ethanol at elevated pressure for the supercritical extraction of polar compounds from natural products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Ravetti Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Escudero Falsetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lisbonne, Portugal. pp.Poster PK21, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical carbon dioxide purification of n-octacosane obtained by chemical synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brembilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Nice, France. pp.1005-1010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10720,128 +10732,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2, the key solvent for sustainable processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Condoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Poux; Patrick Cognet; Christophe Gourdon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Process Engineering: From Concepts to Industrial Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.239-266, 2014, 9781482208177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10851,161 +10863,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'aérogels pour la préparation de matériau pour isolation thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Quoc Nghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Scondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: Fr. n°09/53363 PCT Int. Appl. (2010), WO 2010133798 A2 20101125. USA n°13320 800. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId324"/>
+      <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11152,51 +11164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05173092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Barrera Bogoya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnal-Herault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128186" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05173065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127415" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04630297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Ravetti Duran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Muhr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118403" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2022.2123345" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solimando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125164" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Aydi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; W&#252;st Zibetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaal Z Al-Khazaal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulbaba Eladeb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Adberraba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010199" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Peric" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg E Fantner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.0c00622" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Jennifer Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gasc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna Pinot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poirot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2018.04.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Lazrag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lemaitre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hannachi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2018.07.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Escudero Falsetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2018.03.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02941213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard Nkouam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balike Musongo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abdou Bouba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ean Bosco Tchatchueng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Kapseu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22161/ijeab/2.4.81" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03302266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bosco Tchatchueng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Kapseu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22161/ijhaf.1.3.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01932511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Steiner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemaitre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-017-4465-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03302383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Didja" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bertille Tchankou Leudeu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02056831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.10.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ingrosso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Altarsha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kevern" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503780" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WBTG2XC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01932479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deisy Lizeth Mejia-Mendez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugh Emmanuel Stafford" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Hreiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.07.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7LKBWMH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02941178v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.F. Machado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Oliveira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Acosta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2015.10.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02941198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bensebia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bensebia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Allia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2016.1202977" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03302157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Sidaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Igueld Belghith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Yemmen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouk Mraihi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25258/ijpcr.v8i8.12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504967" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02054811v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jamart-Gregoire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Son" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F&#233;lix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA20803G" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497721v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Zaghdoudi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.104" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BHWCQ1L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lherbier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5240" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-640V2TF1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Charbonnel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Kalthoum Cherif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sidaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Journi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Ben Rahal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2015.07.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275615v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Ivanova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Shandryuk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Khotimskiy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560090414030087" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494586v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Couturier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumarcay-Charbonnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lambert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2014.06.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01085331v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Couchaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacquin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Faraj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grandjean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013150" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281227v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Wust Zibetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Arauco Livia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariovaldo Bolzan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2013.09.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776366v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Biao Bao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Hu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2018228" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776380v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.V. Kiryukhina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Khotimskiy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Tepliakov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2011.2481" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191117v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Scondo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2010.03.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFG51L5V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608508v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zermane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meniai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200900381" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7F6T2VV3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Nkouam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Nde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dirand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kapseu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jeasci.2010.134.137" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498648v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahmani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2010.04.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KHKNHDG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191124v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2008.09.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411598v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scondo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumar&#231;ay-Charbonniera" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.07.082" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSLXJ9BW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191118v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281956v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Kapchie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tchiegang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parmentier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339098v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pauly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je7001978" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MJSGWJ0T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273208v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diankov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega-Gonzalez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pentchev" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Subra-Paternault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2006.08.008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WR3WTHT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339106v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vitu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Jaubert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2007.10.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF21W73D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284038v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nkouam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151500v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jamart-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.10.139" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQXNJ24B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706068v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Brihi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330309385662" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706052v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El Brihi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je025590q" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PK54TZ9B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706023v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Benkhedda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Zetzl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Brunner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/ss-100105913" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706021v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Borg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coniglio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-8446(01)00062-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0KR6DNM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126117v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouroukba" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Petitjean" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupuis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0003501" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X253D7SJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01705950v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je000010f" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9CKN40RP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01705951v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bailly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcht.1999.0613" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FMLDP26-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01705953v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Margarida Gon&#231;alves" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000421p" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6B19V6W6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03326867v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Khaltoum-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325470v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Merrouche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03264011v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228667v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263996v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03252742v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228645v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262958v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323752v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03257335v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243781v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262605v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03319716v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinoty" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Sanchez-Ferrer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03319710v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243849v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262660v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rode" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01292156v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kiryukhina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masalev" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khotimskiy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Teplyakov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/416/1/012012" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371531v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374051v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371530v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263960v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323747v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03257349v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal-Herault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Romero" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03303025v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262719v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323750v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262897v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500251v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brembilla" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dirand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01962205v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787746v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Quoc Nghi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05173092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Barrera Bogoya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnal-Herault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128186" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05173065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127415" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04630297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Ravetti Duran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Muhr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118403" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solimando" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Babin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125164" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2022.2123345" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Aydi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; W&#252;st Zibetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaal Z Al-Khazaal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulbaba Eladeb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Adberraba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010199" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Peric" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg E Fantner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.0c00622" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Escudero Falsetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2018.03.016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896852v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Lazrag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lemaitre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hannachi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2018.07.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Jennifer Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gasc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna Pinot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poirot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2018.04.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01932511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Steiner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemaitre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-017-4465-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03302266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard Nkouam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balike Musongo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abdou Bouba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bosco Tchatchueng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Kapseu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22161/ijhaf.1.3.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02941213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ean Bosco Tchatchueng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Kapseu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22161/ijeab/2.4.81" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03302383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Didja" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bertille Tchankou Leudeu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02056831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.10.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GC2JG34-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02941198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bensebia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bensebia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Allia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2016.1202977" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02941178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.F. Machado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Oliveira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Acosta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2015.10.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ingrosso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Altarsha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kevern" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503780" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WBTG2XC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01932479v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deisy Lizeth Mejia-Mendez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugh Emmanuel Stafford" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Hreiz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.07.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7LKBWMH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03302157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Sidaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Igueld Belghith" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Yemmen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouk Mraihi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25258/ijpcr.v8i8.12" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02054811v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jamart-Gregoire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Son" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F&#233;lix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA20803G" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Zaghdoudi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.104" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BHWCQ1L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lherbier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5240" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-640V2TF1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504967" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266249v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Ben Rahal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Barba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2015.07.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sidaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Kalthoum Cherif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303550v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Charbonnel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Journi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Couturier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumarcay-Charbonnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2014.06.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275615v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Ivanova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Shandryuk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Khotimskiy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560090414030087" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01085331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Couchaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacquin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Faraj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grandjean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013150" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281227v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Wust Zibetti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Arauco Livia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariovaldo Bolzan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2013.09.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776366v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Biao Bao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Hu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2018228" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776380v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.V. Kiryukhina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Khotimskiy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Tepliakov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2011.2481" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498648v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahmani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2010.04.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KHKNHDG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608508v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zermane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meniai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200900381" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7F6T2VV3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191117v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Scondo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2010.03.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFG51L5V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611727v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Nkouam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Nde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dirand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kapseu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jeasci.2010.134.137" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scondo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumar&#231;ay-Charbonniera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.07.082" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSLXJ9BW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191124v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2008.09.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191118v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339106v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vitu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Jaubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pauly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2007.10.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF21W73D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273208v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diankov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega-Gonzalez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pentchev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Subra-Paternault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2006.08.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WR3WTHT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339098v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je7001978" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MJSGWJ0T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281956v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Kapchie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tchiegang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parmentier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284038v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nkouam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151500v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jamart-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.10.139" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQXNJ24B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706068v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Brihi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330309385662" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706052v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El Brihi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je025590q" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PK54TZ9B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126117v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouroukba" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Petitjean" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupuis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je0003501" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X253D7SJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706021v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Borg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coniglio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-8446(01)00062-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0KR6DNM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706023v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Benkhedda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Zetzl" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Brunner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/ss-100105913" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01705950v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je000010f" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9CKN40RP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01705951v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bailly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcht.1999.0613" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FMLDP26-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01705953v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Margarida Gon&#231;alves" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000421p" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6B19V6W6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03326867v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Khaltoum-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Merrouche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03264011v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228667v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228645v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263996v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03252742v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03257335v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323752v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262958v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243781v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262660v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rode" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03319716v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinoty" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Sanchez-Ferrer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243849v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03319710v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262605v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01292156v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kiryukhina" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masalev" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khotimskiy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Teplyakov" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/416/1/012012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371531v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374051v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371530v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263960v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262719v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03303025v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323750v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03257349v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal-Herault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Romero" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323747v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262897v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500251v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brembilla" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dirand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01962205v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787746v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Quoc Nghi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>