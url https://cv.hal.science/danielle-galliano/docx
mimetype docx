--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.06504065041px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Danielle GALLIANO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et territoriaux de l’adoption de pratiques agroécologiques : le cas des exploitations laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.5-30. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.pr1.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and territorial drivers of agroecological practices adoption: the case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.501-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geography of environmental innovation: a rural/urban comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.27-59. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01149-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 - Présentation du Groupe transversal « Systèmes alimentaires et forestiers, circuits et circularités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.279-282. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovations towards circular economy: evidence from cases studies of collective methanization in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (7), pp.1230-1250. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2021.1902947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Repro-Innov - Réorganisations productives et innovations dans les filières agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational Forms and Agri-Environmental Practices: The Case of Brazilian Dairy Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Istvan Bánkuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13073762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularities in territories: opportunities & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2021.1973174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational design and environmental performance: The case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago T.S. Siqueira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 278 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring inter-firm knowledge through contractual governance: A case study of production contracts for faba-bean procurement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.135-146. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peripheral systems of eco-innovation: Evidence from eco-innovative agro-food projects in a French rural area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.273-285. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental innovations and firms’ organizational changes: What kind of complementarity? Evidence from French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, 33 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.7600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovation in Plant Breeding: Insights from the Sunflower Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 172, pp.2225-2233. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovations in rural territories: organizational dynamics and resource mobilization in low density areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (24), 29 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistences et transitions dans l’agriculture [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (18), pp.23-30. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats de production en grandes cultures. Coordination et incitations par les coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (360), pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of environmental management systems and organizational changes: the case of the French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (21), pp.109-132. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.021.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus sectoriels de l'innovation environnementale : les spécificités des firmes agroalimentaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nov/Déc (356), pp.47-68. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms' Eco-innovation Intensity and Sectoral System of Innovation: The Case of French Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.467-495. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2015.1066596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall's versus Jacobs' externalities in firm innovation performance: The case of French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (11), pp.1840-1858. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2014.950561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance à l'innovation, taille et environnement spatial: le cas des firmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.2033-2056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l’adoption de l’éco-innovation selon le profil stratégique de la firme : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142, pp.77-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l’adoption de l’éco-innovation selon le profil stratégique de la firme : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142, pp.77-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies and firm organization : the case of electronic traceability systems in French agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.22-47. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2013.761379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et ancrage territorial des firmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Rama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétés &amp; Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.1997-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration economies, firms' spatial organization and innovation performance: some evidence from the french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (7), pp.607-630. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2012.726809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational and spatial determinants of the multi-unit firm: evidence from the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (7), pp.907-926. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2010.534777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants industriels et spatiaux du processus d’adoption de technologies : Le cas des systèmes de traçabilité dans les firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.13.135-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT intensity of use and the geography of firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/a43167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of electronic traceability adoption: a firm-level analysis of French agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agribusiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.379-397. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agr.20272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-firm trade in the context of European integration: evidence from the French multinational agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agribusiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (1), pp.128-143. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agr.20188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faible densité des espaces et usages des TIC par les entreprises : besoin d'information ou de coordination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 121, pp.41-64. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.3805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational motives and spatial effects in Internet adoption and intensity of use : evidence from French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (2), pp.425-448. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-007-0157-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational Motives and Spatial Effects in Internet Adoption and Intensity of Use : Evidence from French Inudstrial Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.425-448. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-007-0157-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges intra-firme et intégration européenne : le cas des firmes multinationales de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5-6, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales dans l'usage des TIC : Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (6), pp.1449-1475. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.576.1449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’adoption des tic et densité des espaces. Quelles spécificités pour les firmes rurales françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 293, pp.4-19. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales dans l'usage des TIC. Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (6), pp.1449-1475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, organisations et TIC : les enseignements d'une comparaison intersectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (3-4), pp.331-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local spillovers, firm organization and export behaviour : evidence from the French food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (2), pp.147-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and spatial determinants of ICT adoption : the case of French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (9), pp.1643-1663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants territoriaux de la compétitivité des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58-59, pp.193-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants territoriaux de la compétitivité des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58-59, pp.194-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et dynamiques territoriales en France : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3, pp.457-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des échanges internationaux intra-firme : le cas de l'agro-alimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 87, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportations intra-firme ou directes : une alternative pour les firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 326-327, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et formes d'efficience des organisations industrielles : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 51 (1), pp.77-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges intragroupe dans le commerce extérieur agroalimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Pages (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 73, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 231, pp.1-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'organisation et efficacité : le cas des groupes agro-alimentaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alcouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 6 (2), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédominance des groupes dans l'agro-alimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de croissance des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Resultats Systeme Productif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance moderee des industries agricoles et alimentaires en 1988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Premiere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 18, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des groupes industriels dans les industries agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Resultats Systeme Productif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 5, pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriete et pouvoir dans l'industrie. 1. Le secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Julla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Documentaires - Documentation Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4832, pp.1-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Processes in Circulr Economy: insights from Anaerobic Digestion Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of Innovation 2020, International Conference on Innovation and Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’éco-innovation dans le cadre de l’économie circulaire. Le cas de la méthanisation collective en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 "Transitions pour le développement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of embeddedness and decoupling of innovation processes in the circular economy: insights from French collective methanisation projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th congress of the European Regional Sciences Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’encastrement des processus d’innovation de l’économie circulaire: L’exemple de la méthanisation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geography of eco-innovations in rural areas: what role of resources and networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Geography of Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why farmers adopt environmental practices: the case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why farms adopt environmental practices? The case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which resources to eco-innovate in rural areas? Evidence from agro-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. forum Innovation: Réseau de Recherche sur l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes sectoriels de l'innovation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Poitiers, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations environnementales dans l’agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'innovation: Innover pour une alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovation path for smart rural development: French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Congress of the European Regional Sciences Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental innovations and firm’s organizational changes: which complementarity? Evidence from French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Network on the Economics of the Firm meeting (ENEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Turin, Italy. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Forum de l'innovation: Réseau de Recherche sur l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In what ways agro-food business strategies in rural areas can be considered as “smarts”? The case of the French department of Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Geography of innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial externalities and innovative performance in the french industry: A rural/urban comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Geography of innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical knowledge and production contracts between a company and its suppliers: lessons from a French case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d’organisation et profil environnemental : les cas des exploitations laitières brésiliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes sectoriels et Innovations environnementales : le cas de l’agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre INRA Antilles Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Petit Bourg, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de production en grandes cultures: incitation et coordination en contexte d’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm’s eco-innovation intensity and sectoral system of innovation: the case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Network on the Economics of the Firm meeting (ENEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental vs radical innovation: How do spatial externalities matter? The case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of Innovation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational changes and EMS adoption: the case of the French agro-food firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENEF Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, Spain. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The déterminants of firm eco-innovative performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference of the European Society for Ecological Economics, “Ecological Economics and Institutional dynamics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France. 686 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intensity of firm eco-innovative performance: the case of the french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'été 2013 Réseau de Recherche sur l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Belfort, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The déterminants of eco innovative performance according to firm's strategic profiles: The case of French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Congrès de l'Association Française de Science Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location versus urbanization economies in firms’ innovation performance: the case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of innovation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saint Etienne, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies de localisation et d’urbanisation dans la performance à l’innovation : Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belfort, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la performance éco-innovatrice selon le profil stratégique de la firme : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of eco innovative performance according to firms' strategic profiles: The case of French Industrial Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRUID Academy Winter Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Cambridge, Netherlands. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la performance éco-innovatrice : une approche comparative des systèmes sectoriels d’innovation dans l’industrie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille de la firme, design organisationnel et innovation : Le cas des industries Agro-Alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR : Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille de la firme et performance à l’Innovation : Le cas des industries agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journées de recherche en sciences sociales SFER-INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity of organizational change and traceability adoption: Evidences from French agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de Recherches en Sciences Sociales SFER-INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dijon, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la firme et performances à l'innovation: le cas de l'industrie française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eurolio. "Les indicateurs d'innovation localisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability adoption and organizational change intensity in French agro-food firms: the role of internal vs.external environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International EAAE-SYAL Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Parma, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants spatiaux de l'innovation: comparaison urbain, periurbain, rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - ASRDLF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies and organisational change : the case of electronic traceability systems in the french agro-food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalités urbaines et localisation des sièges: une analyse comparée des firmes mono et multi-établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2009 : 46e colloque de l'Association de Science Régionale De Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la firme et externalités urbaines dans la localisation des sièges: analyse des firmes mono et multi établissements de l'industrie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de la proximité, le temps des débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche sur l'Intégration Economique et Financière (CRIEF). FRA., Oct 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational changes and technology adoption : The case of électronic traceability systems in the French agri-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Européan Association of Evolutionary Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Amsterdam, Netherlands. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT use and the geography of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 2007 : 47th European Regional Science Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants spatiaux de l'adoption des TIC : le cas des IAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DADP : Recherches pour et sur le développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales dans l'adoption des TIC : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Colloque de l'ASRDLF : Concentration et ségrégation, dynamiques et inscriptions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Lyon, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants territoriaux de la compétitivité des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et spatiaux de l'utilisation des NTIC : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Colloque : Développement régional, économie du savoir, nouvelles technologies de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Crans-Montana, Suisse. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm's location and competitiveness : the case of the French food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World congress of RSAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois. USA., May 2000, Lugano, Switzerland. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages compétitifs et dynamiques territoriales : le cas des firmes de l'agro-alimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Dec 1999, Le Croisic, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement organisationnel et incertitude : la diversité des solutions organisationnelles dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'hiver du Lereps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Toulouse, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal market of the multinational enterprise intra-firm trade in the French food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Systems and trajectories of innovations. Institutions, technology and conventions in agricultural regulation. French-American comparisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California [Berkeley]. USA., Apr 1998, Berkeley, United States. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation des échanges et régulation macro-économique : les échanges intra-firme dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Ecole chercheurs : Economie des institutions. Innovations institutionnelles et innovations techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité d'Économie et sociologie rurales de Dijon (0113)., Dec 1996, Dourdan, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des échanges intra-firme : le cas des marchés extérieurs agro-alimentaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Congrès annuel de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Sep 1997, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et dynamiques territoriales en France : une application au cas des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Faculté Des Sciences Economiques Et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Colloque : Renouveau régional, renouveau urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lille, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal market : intra-firm trade in the French food-products industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference : Globalization of the food industry, policy implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session : Les multinationales de l'agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et formes d'efficience des organisations industrielles : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès : L'empirique en économie industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Caen, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes industriels et système productif local : approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Agricultures régionales, concurrence et politiques économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1988, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'organisation et efficacité : le cas des groupes agro-alimentaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alcouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Entreprises et industries européennes face à la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Rennes, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form of organization and environmental externalities: the case of Brazilian dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. , EAAP Publication, 2018, EAAP: 69th annual meeting, Dubrovnik 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations et leurs territoires : une approche du développement régional. Le cas des IAA en Pays-de-la-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Dadp. Délégation Permanente À L'Agriculture, Au Développement Et À La Prospectiveparis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes industriels de l'agro-alimentaire français. Une approche statistique de la dynamique des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA Editions/Economica, 202 p., 1995, 2-7380-0638-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des organisations et territoire : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Dadp. Délégation Permanente À L'Agriculture, Au Développement Et À La Prospective. Programme Pays de La Loireparis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-DIC, 16 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated framework for the governance of a territorialised agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diversification des cultures : une approche socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae; Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782759230136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business strategies for smart rural development: the renewal of territorialized productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is there a smart development for rural areas?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall’s versus jacobs’ externalities in firm innovation performance: the case of french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of Innovation - Public Policy Renewal and Empirical Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 116 p., 2017, 9781138209145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes sectoriels de l'innovation-produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes d'économie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Peter Lang, 514 p., 2014, Business and Innovation, 9782-87574-138-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels de l’innovation-produit : les spécificités des firmes agroalimentaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulit Garedew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans les entreprises : Moteurs, moyens et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 316 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and technological changes in French agribusiness : Forms and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruth Rama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of innovation in the food and drink industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haworth Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-296, 2008, 978-1-56022-298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 : Organisational and Technological changes in French agribusiness : Forms and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruth Rama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of innovation in the food and drink industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harworth Press, XIII-421 p., 2008, 978-1-56022-298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and technological changes in French agribusiness: forms and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of innovation in the food and drink industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haworth Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-1-56022-298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des TIC au sein des espaces ruraux : une analyse des entreprises industrielles rurales françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Rallet; André Torre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La proximité à l'épreuve des technologies de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-92, 2007, Géographies en liberté, 978-2-296-04340-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges internationaux au sein des groupes agroalimentaires : le contexte du marché unique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'industrie en France et la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 257, SESSI, 2005, Chiffres Clés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal market of the multinational enterprise : intra-firm trade in the French multinational agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multinational agribusinesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haworth Press, 2004, 1-56022-936-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'organisation et structures industrielles locales. Entre ancrage local et dépendance extra-régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des entreprises agroalimentaires : regards croisés sur le Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreste, 2000, 2-11-090542-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes de l'agroalimentaire des Pays-de-la-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries agroalimentaires dans les Pays-de-la-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges intragroupe dans le commerce extérieur agroalimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie française et mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Economie, des Finances et de l'Industrie, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de groupes et dynamiques industrielles : cas des IAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture : lectures conventionnalistes et régulationnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions/Economica, 1995, 2-7380-0566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate control and competitiveness : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Alcouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European competitiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 1993, 0-521-43443-2. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511984006.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des groupes industriels sur les systemes productifs locaux. Le cas de la technopole toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Laboratoire d'Etudes Et de Recherches Sur L'Economie de La Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries et regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.06504065041px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Danielle GALLIANO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and territorial drivers of agroecological practices adoption: the case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.501-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et territoriaux de l’adoption de pratiques agroécologiques : le cas des exploitations laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.5-30. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.pr1.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geography of environmental innovation: a rural/urban comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.27-59. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01149-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 - Présentation du Groupe transversal « Systèmes alimentaires et forestiers, circuits et circularités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.279-282. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovations towards circular economy: evidence from cases studies of collective methanization in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (7), pp.1230-1250. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2021.1902947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Repro-Innov - Réorganisations productives et innovations dans les filières agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational Forms and Agri-Environmental Practices: The Case of Brazilian Dairy Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Istvan Bánkuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13073762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularities in territories: opportunities & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2021.1973174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational design and environmental performance: The case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago T.S. Siqueira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 278 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring inter-firm knowledge through contractual governance: A case study of production contracts for faba-bean procurement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.135-146. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peripheral systems of eco-innovation: Evidence from eco-innovative agro-food projects in a French rural area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.273-285. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental innovations and firms’ organizational changes: What kind of complementarity? Evidence from French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, 33 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.7600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovation in Plant Breeding: Insights from the Sunflower Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 172, pp.2225-2233. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistences et transitions dans l’agriculture [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (18), pp.23-30. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovations in rural territories: organizational dynamics and resource mobilization in low density areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (24), 29 p. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats de production en grandes cultures. Coordination et incitations par les coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (360), pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of environmental management systems and organizational changes: the case of the French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (21), pp.109-132. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.021.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus sectoriels de l'innovation environnementale : les spécificités des firmes agroalimentaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nov/Déc (356), pp.47-68. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms' Eco-innovation Intensity and Sectoral System of Innovation: The Case of French Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.467-495. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2015.1066596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall's versus Jacobs' externalities in firm innovation performance: The case of French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (11), pp.1840-1858. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2014.950561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance à l'innovation, taille et environnement spatial: le cas des firmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.2033-2056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l’adoption de l’éco-innovation selon le profil stratégique de la firme : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142, pp.77-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l’adoption de l’éco-innovation selon le profil stratégique de la firme : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142, pp.77-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies and firm organization : the case of electronic traceability systems in French agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.22-47. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2013.761379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et ancrage territorial des firmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Rama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétés &amp; Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.1997-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration economies, firms' spatial organization and innovation performance: some evidence from the french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (7), pp.607-630. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2012.726809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational and spatial determinants of the multi-unit firm: evidence from the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (7), pp.907-926. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2010.534777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT intensity of use and the geography of firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/a43167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants industriels et spatiaux du processus d’adoption de technologies : Le cas des systèmes de traçabilité dans les firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.13.135-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of electronic traceability adoption: a firm-level analysis of French agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agribusiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.379-397. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agr.20272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-firm trade in the context of European integration: evidence from the French multinational agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agribusiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (1), pp.128-143. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agr.20188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faible densité des espaces et usages des TIC par les entreprises : besoin d'information ou de coordination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 121, pp.41-64. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.3805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational motives and spatial effects in Internet adoption and intensity of use : evidence from French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (2), pp.425-448. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-007-0157-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational Motives and Spatial Effects in Internet Adoption and Intensity of Use : Evidence from French Inudstrial Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.425-448. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-007-0157-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges intra-firme et intégration européenne : le cas des firmes multinationales de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5-6, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales dans l'usage des TIC : Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (6), pp.1449-1475. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.576.1449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’adoption des tic et densité des espaces. Quelles spécificités pour les firmes rurales françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 293, pp.4-19. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales dans l'usage des TIC. Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (6), pp.1449-1475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, organisations et TIC : les enseignements d'une comparaison intersectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (3-4), pp.331-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local spillovers, firm organization and export behaviour : evidence from the French food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (2), pp.147-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and spatial determinants of ICT adoption : the case of French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (9), pp.1643-1663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants territoriaux de la compétitivité des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58-59, pp.193-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants territoriaux de la compétitivité des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58-59, pp.194-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et dynamiques territoriales en France : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3, pp.457-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des échanges internationaux intra-firme : le cas de l'agro-alimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 87, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportations intra-firme ou directes : une alternative pour les firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 326-327, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et formes d'efficience des organisations industrielles : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 51 (1), pp.77-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges intragroupe dans le commerce extérieur agroalimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Pages (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 73, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 231, pp.1-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'organisation et efficacité : le cas des groupes agro-alimentaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alcouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 6 (2), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédominance des groupes dans l'agro-alimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de croissance des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Resultats Systeme Productif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance moderee des industries agricoles et alimentaires en 1988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Premiere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 18, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des groupes industriels dans les industries agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Resultats Systeme Productif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 5, pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriete et pouvoir dans l'industrie. 1. Le secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Julla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Documentaires - Documentation Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4832, pp.1-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Processes in Circulr Economy: insights from Anaerobic Digestion Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of Innovation 2020, International Conference on Innovation and Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’éco-innovation dans le cadre de l’économie circulaire. Le cas de la méthanisation collective en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 "Transitions pour le développement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of embeddedness and decoupling of innovation processes in the circular economy: insights from French collective methanisation projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th congress of the European Regional Sciences Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’encastrement des processus d’innovation de l’économie circulaire: L’exemple de la méthanisation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geography of eco-innovations in rural areas: what role of resources and networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Geography of Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why farms adopt environmental practices? The case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why farmers adopt environmental practices: the case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which resources to eco-innovate in rural areas? Evidence from agro-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. forum Innovation: Réseau de Recherche sur l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes sectoriels de l'innovation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Poitiers, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovation path for smart rural development: French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Congress of the European Regional Sciences Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations environnementales dans l’agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'innovation: Innover pour une alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical knowledge and production contracts between a company and its suppliers: lessons from a French case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental innovations and firm’s organizational changes: which complementarity? Evidence from French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Network on the Economics of the Firm meeting (ENEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Turin, Italy. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Forum de l'innovation: Réseau de Recherche sur l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial externalities and innovative performance in the french industry: A rural/urban comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Geography of innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In what ways agro-food business strategies in rural areas can be considered as “smarts”? The case of the French department of Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Geography of innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d’organisation et profil environnemental : les cas des exploitations laitières brésiliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes sectoriels et Innovations environnementales : le cas de l’agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre INRA Antilles Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Petit Bourg, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de production en grandes cultures: incitation et coordination en contexte d’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm’s eco-innovation intensity and sectoral system of innovation: the case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Network on the Economics of the Firm meeting (ENEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental vs radical innovation: How do spatial externalities matter? The case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of Innovation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational changes and EMS adoption: the case of the French agro-food firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENEF Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, Spain. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The déterminants of firm eco-innovative performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference of the European Society for Ecological Economics, “Ecological Economics and Institutional dynamics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France. 686 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intensity of firm eco-innovative performance: the case of the french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'été 2013 Réseau de Recherche sur l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Belfort, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The déterminants of eco innovative performance according to firm's strategic profiles: The case of French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Congrès de l'Association Française de Science Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies de localisation et d’urbanisation dans la performance à l’innovation : Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belfort, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location versus urbanization economies in firms’ innovation performance: the case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of innovation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saint Etienne, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la performance éco-innovatrice selon le profil stratégique de la firme : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of eco innovative performance according to firms' strategic profiles: The case of French Industrial Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRUID Academy Winter Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Cambridge, Netherlands. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille de la firme, design organisationnel et innovation : Le cas des industries Agro-Alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR : Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la performance éco-innovatrice : une approche comparative des systèmes sectoriels d’innovation dans l’industrie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille de la firme et performance à l’Innovation : Le cas des industries agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journées de recherche en sciences sociales SFER-INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity of organizational change and traceability adoption: Evidences from French agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de Recherches en Sciences Sociales SFER-INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dijon, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la firme et performances à l'innovation: le cas de l'industrie française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eurolio. "Les indicateurs d'innovation localisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability adoption and organizational change intensity in French agro-food firms: the role of internal vs.external environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International EAAE-SYAL Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Parma, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants spatiaux de l'innovation: comparaison urbain, periurbain, rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - ASRDLF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies and organisational change : the case of electronic traceability systems in the french agro-food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalités urbaines et localisation des sièges: une analyse comparée des firmes mono et multi-établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2009 : 46e colloque de l'Association de Science Régionale De Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la firme et externalités urbaines dans la localisation des sièges: analyse des firmes mono et multi établissements de l'industrie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de la proximité, le temps des débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche sur l'Intégration Economique et Financière (CRIEF). FRA., Oct 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational changes and technology adoption : The case of électronic traceability systems in the French agri-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Européan Association of Evolutionary Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Amsterdam, Netherlands. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT use and the geography of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 2007 : 47th European Regional Science Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants spatiaux de l'adoption des TIC : le cas des IAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DADP : Recherches pour et sur le développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales dans l'adoption des TIC : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Colloque de l'ASRDLF : Concentration et ségrégation, dynamiques et inscriptions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Lyon, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants territoriaux de la compétitivité des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et spatiaux de l'utilisation des NTIC : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Colloque : Développement régional, économie du savoir, nouvelles technologies de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Crans-Montana, Suisse. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm's location and competitiveness : the case of the French food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World congress of RSAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois. USA., May 2000, Lugano, Switzerland. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages compétitifs et dynamiques territoriales : le cas des firmes de l'agro-alimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Dec 1999, Le Croisic, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement organisationnel et incertitude : la diversité des solutions organisationnelles dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'hiver du Lereps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Toulouse, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal market of the multinational enterprise intra-firm trade in the French food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Systems and trajectories of innovations. Institutions, technology and conventions in agricultural regulation. French-American comparisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California [Berkeley]. USA., Apr 1998, Berkeley, United States. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation des échanges et régulation macro-économique : les échanges intra-firme dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Ecole chercheurs : Economie des institutions. Innovations institutionnelles et innovations techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité d'Économie et sociologie rurales de Dijon (0113)., Dec 1996, Dourdan, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et dynamiques territoriales en France : une application au cas des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Faculté Des Sciences Economiques Et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Colloque : Renouveau régional, renouveau urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lille, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des échanges intra-firme : le cas des marchés extérieurs agro-alimentaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Congrès annuel de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Sep 1997, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal market : intra-firm trade in the French food-products industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference : Globalization of the food industry, policy implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et formes d'efficience des organisations industrielles : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès : L'empirique en économie industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Caen, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session : Les multinationales de l'agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes industriels et système productif local : approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Agricultures régionales, concurrence et politiques économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1988, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'organisation et efficacité : le cas des groupes agro-alimentaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alcouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Entreprises et industries européennes face à la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Rennes, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form of organization and environmental externalities: the case of Brazilian dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. , EAAP Publication, 2018, EAAP: 69th annual meeting, Dubrovnik 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations et leurs territoires : une approche du développement régional. Le cas des IAA en Pays-de-la-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Dadp. Délégation Permanente À L'Agriculture, Au Développement Et À La Prospectiveparis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes industriels de l'agro-alimentaire français. Une approche statistique de la dynamique des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA Editions/Economica, 202 p., 1995, 2-7380-0638-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des organisations et territoire : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Dadp. Délégation Permanente À L'Agriculture, Au Développement Et À La Prospective. Programme Pays de La Loireparis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-DIC, 16 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated framework for the governance of a territorialised agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business strategies for smart rural development: the renewal of territorialized productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is there a smart development for rural areas?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diversification des cultures : une approche socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae; Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782759230136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall’s versus jacobs’ externalities in firm innovation performance: the case of french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of Innovation - Public Policy Renewal and Empirical Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 116 p., 2017, 9781138209145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes sectoriels de l'innovation-produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes d'économie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Peter Lang, 514 p., 2014, Business and Innovation, 9782-87574-138-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels de l’innovation-produit : les spécificités des firmes agroalimentaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulit Garedew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans les entreprises : Moteurs, moyens et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 316 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and technological changes in French agribusiness : Forms and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruth Rama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of innovation in the food and drink industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haworth Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-296, 2008, 978-1-56022-298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 : Organisational and Technological changes in French agribusiness : Forms and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruth Rama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of innovation in the food and drink industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harworth Press, XIII-421 p., 2008, 978-1-56022-298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and technological changes in French agribusiness: forms and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of innovation in the food and drink industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haworth Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-1-56022-298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des TIC au sein des espaces ruraux : une analyse des entreprises industrielles rurales françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Rallet; André Torre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La proximité à l'épreuve des technologies de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-92, 2007, Géographies en liberté, 978-2-296-04340-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges internationaux au sein des groupes agroalimentaires : le contexte du marché unique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'industrie en France et la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 257, SESSI, 2005, Chiffres Clés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal market of the multinational enterprise : intra-firm trade in the French multinational agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multinational agribusinesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haworth Press, 2004, 1-56022-936-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'organisation et structures industrielles locales. Entre ancrage local et dépendance extra-régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des entreprises agroalimentaires : regards croisés sur le Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreste, 2000, 2-11-090542-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes de l'agroalimentaire des Pays-de-la-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries agroalimentaires dans les Pays-de-la-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges intragroupe dans le commerce extérieur agroalimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie française et mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Economie, des Finances et de l'Industrie, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de groupes et dynamiques industrielles : cas des IAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture : lectures conventionnalistes et régulationnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions/Economica, 1995, 2-7380-0566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate control and competitiveness : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Alcouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European competitiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 1993, 0-521-43443-2. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511984006.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des groupes industriels sur les systemes productifs locaux. Le cas de la technopole toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Laboratoire d'Etudes Et de Recherches Sur L'Economie de La Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries et regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0066" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nadel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01149-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bourdin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art23" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1902947" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13073762" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1973174" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03042917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago T.S. Siqueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111408" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tardy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orozco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.021.0109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2015.1066596" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2014.950561" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2013.761379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2012.726809" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souli&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2010.534777" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.135-163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a43167" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20272" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus-Lozza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20188" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40042904F6B8BD2AADA09E84AF1305B03AAC95AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.3805" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-007-0157-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S19TV7F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.576.1449" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.762" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevassus-Lozza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filippi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gallezot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alcouffe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibenel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghorbani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Julla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511157v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511138v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511149v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siquera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736965v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608214v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606464v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603009v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603334v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795132v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746081v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804361v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809369v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804586v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817404v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754870v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819232v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754357v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759439v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829951v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842882v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837604v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837238v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837217v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839272v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838060v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Facult&#233; Des Sciences Economiques Et Sociales" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835290v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736153v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dadp. D&#233;l&#233;gation Permanente &#192; L'Agriculture, Au D&#233;veloppement Et &#192; La Prospectiveparis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847594v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dadp. D&#233;l&#233;gation Permanente &#192; L'Agriculture, Au D&#233;veloppement Et &#192; La Prospective. Programme Pays de La Loireparis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071899v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564677v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785875v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657551v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Geography-of-Innovation-Public-Policy-Renewal-and-Empirical-Progress/Massard-Autant-Bernard/p/book/9781138209145" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793012v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807898v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulit Garedew" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279487v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.haworthpress.com/store/product.asp?sid=XGDL6V4GTVCJ8LS48BB2TVVW6EM52TQ5&amp;amp;sku=5367&amp;amp;detail=Contents" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390773v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815963v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24665" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828419v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838579v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839635v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848711v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511984006.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855847v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire d'Etudes Et de Recherches Sur L'Economie de La Production" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157805v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nadel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01149-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bourdin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art23" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1902947" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13073762" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1973174" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03042917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago T.S. Siqueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111408" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tardy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orozco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.021.0109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2015.1066596" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2014.950561" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2013.761379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2012.726809" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souli&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2010.534777" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a43167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.135-163" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20272" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus-Lozza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20188" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40042904F6B8BD2AADA09E84AF1305B03AAC95AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.3805" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-007-0157-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S19TV7F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.576.1449" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.762" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevassus-Lozza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filippi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gallezot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alcouffe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibenel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghorbani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Julla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511157v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511138v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511149v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siquera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608214v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603334v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603009v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606464v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605731v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795132v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746081v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809369v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804586v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747564v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817404v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754870v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819232v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754357v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759439v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829951v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842882v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837604v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837238v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837217v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Facult&#233; Des Sciences Economiques Et Sociales" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839272v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838723v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835290v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736153v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dadp. D&#233;l&#233;gation Permanente &#192; L'Agriculture, Au D&#233;veloppement Et &#192; La Prospectiveparis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847594v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dadp. D&#233;l&#233;gation Permanente &#192; L'Agriculture, Au D&#233;veloppement Et &#192; La Prospective. Programme Pays de La Loireparis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071899v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564677v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657551v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Geography-of-Innovation-Public-Policy-Renewal-and-Empirical-Progress/Massard-Autant-Bernard/p/book/9781138209145" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793012v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807898v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulit Garedew" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279487v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.haworthpress.com/store/product.asp?sid=XGDL6V4GTVCJ8LS48BB2TVVW6EM52TQ5&amp;amp;sku=5367&amp;amp;detail=Contents" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390773v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815963v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24665" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828419v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838579v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839635v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848711v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511984006.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855847v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire d'Etudes Et de Recherches Sur L'Economie de La Production" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>