--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.06504065041px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Danielle GALLIANO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and territorial drivers of agroecological practices adoption: the case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.501-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et territoriaux de l’adoption de pratiques agroécologiques : le cas des exploitations laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.5-30. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.pr1.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geography of environmental innovation: a rural/urban comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.27-59. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01149-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 - Présentation du Groupe transversal « Systèmes alimentaires et forestiers, circuits et circularités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.279-282. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovations towards circular economy: evidence from cases studies of collective methanization in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (7), pp.1230-1250. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2021.1902947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Repro-Innov - Réorganisations productives et innovations dans les filières agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational Forms and Agri-Environmental Practices: The Case of Brazilian Dairy Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Istvan Bánkuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13073762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularities in territories: opportunities & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2021.1973174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational design and environmental performance: The case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago T.S. Siqueira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 278 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring inter-firm knowledge through contractual governance: A case study of production contracts for faba-bean procurement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.135-146. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peripheral systems of eco-innovation: Evidence from eco-innovative agro-food projects in a French rural area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.273-285. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental innovations and firms’ organizational changes: What kind of complementarity? Evidence from French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, 33 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.7600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovation in Plant Breeding: Insights from the Sunflower Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 172, pp.2225-2233. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistences et transitions dans l’agriculture [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (18), pp.23-30. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovations in rural territories: organizational dynamics and resource mobilization in low density areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (24), 29 p. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats de production en grandes cultures. Coordination et incitations par les coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (360), pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of environmental management systems and organizational changes: the case of the French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (21), pp.109-132. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.021.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus sectoriels de l'innovation environnementale : les spécificités des firmes agroalimentaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nov/Déc (356), pp.47-68. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms' Eco-innovation Intensity and Sectoral System of Innovation: The Case of French Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.467-495. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2015.1066596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall's versus Jacobs' externalities in firm innovation performance: The case of French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (11), pp.1840-1858. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2014.950561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance à l'innovation, taille et environnement spatial: le cas des firmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.2033-2056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l’adoption de l’éco-innovation selon le profil stratégique de la firme : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142, pp.77-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l’adoption de l’éco-innovation selon le profil stratégique de la firme : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142, pp.77-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies and firm organization : the case of electronic traceability systems in French agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.22-47. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2013.761379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et ancrage territorial des firmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Rama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétés &amp; Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.1997-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration economies, firms' spatial organization and innovation performance: some evidence from the french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (7), pp.607-630. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2012.726809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational and spatial determinants of the multi-unit firm: evidence from the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (7), pp.907-926. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2010.534777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT intensity of use and the geography of firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/a43167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants industriels et spatiaux du processus d’adoption de technologies : Le cas des systèmes de traçabilité dans les firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.13.135-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of electronic traceability adoption: a firm-level analysis of French agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agribusiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.379-397. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agr.20272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-firm trade in the context of European integration: evidence from the French multinational agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agribusiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (1), pp.128-143. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agr.20188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faible densité des espaces et usages des TIC par les entreprises : besoin d'information ou de coordination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 121, pp.41-64. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.3805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational motives and spatial effects in Internet adoption and intensity of use : evidence from French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (2), pp.425-448. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-007-0157-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational Motives and Spatial Effects in Internet Adoption and Intensity of Use : Evidence from French Inudstrial Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.425-448. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-007-0157-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges intra-firme et intégration européenne : le cas des firmes multinationales de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5-6, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales dans l'usage des TIC : Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (6), pp.1449-1475. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.576.1449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’adoption des tic et densité des espaces. Quelles spécificités pour les firmes rurales françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 293, pp.4-19. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales dans l'usage des TIC. Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (6), pp.1449-1475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, organisations et TIC : les enseignements d'une comparaison intersectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (3-4), pp.331-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local spillovers, firm organization and export behaviour : evidence from the French food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (2), pp.147-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and spatial determinants of ICT adoption : the case of French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (9), pp.1643-1663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants territoriaux de la compétitivité des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58-59, pp.193-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants territoriaux de la compétitivité des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58-59, pp.194-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et dynamiques territoriales en France : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3, pp.457-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des échanges internationaux intra-firme : le cas de l'agro-alimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 87, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportations intra-firme ou directes : une alternative pour les firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 326-327, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et formes d'efficience des organisations industrielles : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 51 (1), pp.77-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges intragroupe dans le commerce extérieur agroalimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Pages (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 73, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 231, pp.1-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'organisation et efficacité : le cas des groupes agro-alimentaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alcouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 6 (2), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédominance des groupes dans l'agro-alimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de croissance des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Resultats Systeme Productif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance moderee des industries agricoles et alimentaires en 1988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Premiere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 18, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des groupes industriels dans les industries agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Resultats Systeme Productif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 5, pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriete et pouvoir dans l'industrie. 1. Le secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Julla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Documentaires - Documentation Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4832, pp.1-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Processes in Circulr Economy: insights from Anaerobic Digestion Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of Innovation 2020, International Conference on Innovation and Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’éco-innovation dans le cadre de l’économie circulaire. Le cas de la méthanisation collective en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 "Transitions pour le développement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of embeddedness and decoupling of innovation processes in the circular economy: insights from French collective methanisation projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th congress of the European Regional Sciences Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’encastrement des processus d’innovation de l’économie circulaire: L’exemple de la méthanisation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geography of eco-innovations in rural areas: what role of resources and networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Geography of Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why farms adopt environmental practices? The case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why farmers adopt environmental practices: the case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which resources to eco-innovate in rural areas? Evidence from agro-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. forum Innovation: Réseau de Recherche sur l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes sectoriels de l'innovation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Poitiers, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovation path for smart rural development: French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Congress of the European Regional Sciences Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations environnementales dans l’agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'innovation: Innover pour une alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical knowledge and production contracts between a company and its suppliers: lessons from a French case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental innovations and firm’s organizational changes: which complementarity? Evidence from French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Network on the Economics of the Firm meeting (ENEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Turin, Italy. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Forum de l'innovation: Réseau de Recherche sur l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial externalities and innovative performance in the french industry: A rural/urban comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Geography of innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In what ways agro-food business strategies in rural areas can be considered as “smarts”? The case of the French department of Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Geography of innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d’organisation et profil environnemental : les cas des exploitations laitières brésiliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes sectoriels et Innovations environnementales : le cas de l’agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre INRA Antilles Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Petit Bourg, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de production en grandes cultures: incitation et coordination en contexte d’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm’s eco-innovation intensity and sectoral system of innovation: the case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Network on the Economics of the Firm meeting (ENEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental vs radical innovation: How do spatial externalities matter? The case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of Innovation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational changes and EMS adoption: the case of the French agro-food firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENEF Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, Spain. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The déterminants of firm eco-innovative performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference of the European Society for Ecological Economics, “Ecological Economics and Institutional dynamics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France. 686 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intensity of firm eco-innovative performance: the case of the french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'été 2013 Réseau de Recherche sur l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Belfort, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The déterminants of eco innovative performance according to firm's strategic profiles: The case of French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Congrès de l'Association Française de Science Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies de localisation et d’urbanisation dans la performance à l’innovation : Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belfort, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location versus urbanization economies in firms’ innovation performance: the case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of innovation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saint Etienne, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la performance éco-innovatrice selon le profil stratégique de la firme : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of eco innovative performance according to firms' strategic profiles: The case of French Industrial Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRUID Academy Winter Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Cambridge, Netherlands. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille de la firme, design organisationnel et innovation : Le cas des industries Agro-Alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR : Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la performance éco-innovatrice : une approche comparative des systèmes sectoriels d’innovation dans l’industrie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille de la firme et performance à l’Innovation : Le cas des industries agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journées de recherche en sciences sociales SFER-INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity of organizational change and traceability adoption: Evidences from French agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de Recherches en Sciences Sociales SFER-INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dijon, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la firme et performances à l'innovation: le cas de l'industrie française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eurolio. "Les indicateurs d'innovation localisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability adoption and organizational change intensity in French agro-food firms: the role of internal vs.external environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International EAAE-SYAL Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Parma, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants spatiaux de l'innovation: comparaison urbain, periurbain, rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - ASRDLF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies and organisational change : the case of electronic traceability systems in the french agro-food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalités urbaines et localisation des sièges: une analyse comparée des firmes mono et multi-établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2009 : 46e colloque de l'Association de Science Régionale De Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la firme et externalités urbaines dans la localisation des sièges: analyse des firmes mono et multi établissements de l'industrie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de la proximité, le temps des débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche sur l'Intégration Economique et Financière (CRIEF). FRA., Oct 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational changes and technology adoption : The case of électronic traceability systems in the French agri-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Européan Association of Evolutionary Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Amsterdam, Netherlands. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT use and the geography of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 2007 : 47th European Regional Science Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants spatiaux de l'adoption des TIC : le cas des IAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DADP : Recherches pour et sur le développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales dans l'adoption des TIC : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Colloque de l'ASRDLF : Concentration et ségrégation, dynamiques et inscriptions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Lyon, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants territoriaux de la compétitivité des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et spatiaux de l'utilisation des NTIC : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Colloque : Développement régional, économie du savoir, nouvelles technologies de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Crans-Montana, Suisse. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm's location and competitiveness : the case of the French food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World congress of RSAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois. USA., May 2000, Lugano, Switzerland. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages compétitifs et dynamiques territoriales : le cas des firmes de l'agro-alimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Dec 1999, Le Croisic, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement organisationnel et incertitude : la diversité des solutions organisationnelles dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'hiver du Lereps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Toulouse, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal market of the multinational enterprise intra-firm trade in the French food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Systems and trajectories of innovations. Institutions, technology and conventions in agricultural regulation. French-American comparisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California [Berkeley]. USA., Apr 1998, Berkeley, United States. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation des échanges et régulation macro-économique : les échanges intra-firme dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Ecole chercheurs : Economie des institutions. Innovations institutionnelles et innovations techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité d'Économie et sociologie rurales de Dijon (0113)., Dec 1996, Dourdan, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et dynamiques territoriales en France : une application au cas des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Faculté Des Sciences Economiques Et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Colloque : Renouveau régional, renouveau urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lille, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des échanges intra-firme : le cas des marchés extérieurs agro-alimentaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Congrès annuel de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Sep 1997, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal market : intra-firm trade in the French food-products industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference : Globalization of the food industry, policy implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et formes d'efficience des organisations industrielles : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès : L'empirique en économie industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Caen, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session : Les multinationales de l'agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes industriels et système productif local : approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Agricultures régionales, concurrence et politiques économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1988, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'organisation et efficacité : le cas des groupes agro-alimentaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alcouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Entreprises et industries européennes face à la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Rennes, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form of organization and environmental externalities: the case of Brazilian dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. , EAAP Publication, 2018, EAAP: 69th annual meeting, Dubrovnik 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations et leurs territoires : une approche du développement régional. Le cas des IAA en Pays-de-la-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Dadp. Délégation Permanente À L'Agriculture, Au Développement Et À La Prospectiveparis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes industriels de l'agro-alimentaire français. Une approche statistique de la dynamique des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA Editions/Economica, 202 p., 1995, 2-7380-0638-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des organisations et territoire : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Dadp. Délégation Permanente À L'Agriculture, Au Développement Et À La Prospective. Programme Pays de La Loireparis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-DIC, 16 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated framework for the governance of a territorialised agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business strategies for smart rural development: the renewal of territorialized productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is there a smart development for rural areas?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diversification des cultures : une approche socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae; Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782759230136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall’s versus jacobs’ externalities in firm innovation performance: the case of french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of Innovation - Public Policy Renewal and Empirical Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 116 p., 2017, 9781138209145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes sectoriels de l'innovation-produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes d'économie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Peter Lang, 514 p., 2014, Business and Innovation, 9782-87574-138-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels de l’innovation-produit : les spécificités des firmes agroalimentaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulit Garedew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans les entreprises : Moteurs, moyens et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 316 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and technological changes in French agribusiness : Forms and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruth Rama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of innovation in the food and drink industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haworth Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-296, 2008, 978-1-56022-298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 : Organisational and Technological changes in French agribusiness : Forms and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruth Rama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of innovation in the food and drink industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harworth Press, XIII-421 p., 2008, 978-1-56022-298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and technological changes in French agribusiness: forms and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of innovation in the food and drink industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haworth Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-1-56022-298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des TIC au sein des espaces ruraux : une analyse des entreprises industrielles rurales françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Rallet; André Torre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La proximité à l'épreuve des technologies de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-92, 2007, Géographies en liberté, 978-2-296-04340-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges internationaux au sein des groupes agroalimentaires : le contexte du marché unique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'industrie en France et la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 257, SESSI, 2005, Chiffres Clés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal market of the multinational enterprise : intra-firm trade in the French multinational agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multinational agribusinesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haworth Press, 2004, 1-56022-936-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'organisation et structures industrielles locales. Entre ancrage local et dépendance extra-régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des entreprises agroalimentaires : regards croisés sur le Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreste, 2000, 2-11-090542-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes de l'agroalimentaire des Pays-de-la-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries agroalimentaires dans les Pays-de-la-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges intragroupe dans le commerce extérieur agroalimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie française et mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Economie, des Finances et de l'Industrie, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de groupes et dynamiques industrielles : cas des IAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture : lectures conventionnalistes et régulationnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions/Economica, 1995, 2-7380-0566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate control and competitiveness : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Alcouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European competitiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 1993, 0-521-43443-2. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511984006.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des groupes industriels sur les systemes productifs locaux. Le cas de la technopole toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Laboratoire d'Etudes Et de Recherches Sur L'Economie de La Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries et regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.06504065041px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Danielle GALLIANO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et territoriaux de l’adoption de pratiques agroécologiques : le cas des exploitations laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.5-30. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.pr1.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and territorial drivers of agroecological practices adoption: the case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.501-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geography of environmental innovation: a rural/urban comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.27-59. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01149-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 - Présentation du Groupe transversal « Systèmes alimentaires et forestiers, circuits et circularités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.279-282. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovations towards circular economy: evidence from cases studies of collective methanization in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (7), pp.1230-1250. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2021.1902947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Repro-Innov - Réorganisations productives et innovations dans les filières agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational Forms and Agri-Environmental Practices: The Case of Brazilian Dairy Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Istvan Bánkuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13073762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularities in territories: opportunities & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2021.1973174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational design and environmental performance: The case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago T.S. Siqueira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 278 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring inter-firm knowledge through contractual governance: A case study of production contracts for faba-bean procurement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.135-146. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peripheral systems of eco-innovation: Evidence from eco-innovative agro-food projects in a French rural area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.273-285. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental innovations and firms’ organizational changes: What kind of complementarity? Evidence from French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, 33 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.7600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovation in Plant Breeding: Insights from the Sunflower Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 172, pp.2225-2233. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovations in rural territories: organizational dynamics and resource mobilization in low density areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (24), 29 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistences et transitions dans l’agriculture [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (18), pp.23-30. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats de production en grandes cultures. Coordination et incitations par les coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (360), pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of environmental management systems and organizational changes: the case of the French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (21), pp.109-132. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.021.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus sectoriels de l'innovation environnementale : les spécificités des firmes agroalimentaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nov/Déc (356), pp.47-68. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms' Eco-innovation Intensity and Sectoral System of Innovation: The Case of French Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.467-495. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2015.1066596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall's versus Jacobs' externalities in firm innovation performance: The case of French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (11), pp.1840-1858. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2014.950561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance à l'innovation, taille et environnement spatial: le cas des firmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.2033-2056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l’adoption de l’éco-innovation selon le profil stratégique de la firme : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142, pp.77-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l’adoption de l’éco-innovation selon le profil stratégique de la firme : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142, pp.77-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies and firm organization : the case of electronic traceability systems in French agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.22-47. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2013.761379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et ancrage territorial des firmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Rama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétés &amp; Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.1997-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration economies, firms' spatial organization and innovation performance: some evidence from the french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (7), pp.607-630. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2012.726809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational and spatial determinants of the multi-unit firm: evidence from the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (7), pp.907-926. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2010.534777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants industriels et spatiaux du processus d’adoption de technologies : Le cas des systèmes de traçabilité dans les firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.13.135-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT intensity of use and the geography of firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/a43167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of electronic traceability adoption: a firm-level analysis of French agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agribusiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.379-397. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agr.20272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-firm trade in the context of European integration: evidence from the French multinational agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agribusiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (1), pp.128-143. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agr.20188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faible densité des espaces et usages des TIC par les entreprises : besoin d'information ou de coordination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 121, pp.41-64. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.3805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational motives and spatial effects in Internet adoption and intensity of use : evidence from French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (2), pp.425-448. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-007-0157-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational Motives and Spatial Effects in Internet Adoption and Intensity of Use : Evidence from French Inudstrial Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.425-448. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-007-0157-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales dans l'usage des TIC : Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (6), pp.1449-1475. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.576.1449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’adoption des tic et densité des espaces. Quelles spécificités pour les firmes rurales françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 293, pp.4-19. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales dans l'usage des TIC. Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (6), pp.1449-1475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges intra-firme et intégration européenne : le cas des firmes multinationales de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5-6, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, organisations et TIC : les enseignements d'une comparaison intersectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (3-4), pp.331-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local spillovers, firm organization and export behaviour : evidence from the French food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (2), pp.147-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and spatial determinants of ICT adoption : the case of French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (9), pp.1643-1663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants territoriaux de la compétitivité des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58-59, pp.193-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants territoriaux de la compétitivité des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58-59, pp.194-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et dynamiques territoriales en France : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3, pp.457-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportations intra-firme ou directes : une alternative pour les firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 326-327, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des échanges internationaux intra-firme : le cas de l'agro-alimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 87, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et formes d'efficience des organisations industrielles : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 51 (1), pp.77-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges intragroupe dans le commerce extérieur agroalimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Pages (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 73, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 231, pp.1-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'organisation et efficacité : le cas des groupes agro-alimentaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alcouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 6 (2), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédominance des groupes dans l'agro-alimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de croissance des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Resultats Systeme Productif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance moderee des industries agricoles et alimentaires en 1988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Premiere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 18, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des groupes industriels dans les industries agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Resultats Systeme Productif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 5, pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriete et pouvoir dans l'industrie. 1. Le secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Julla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Documentaires - Documentation Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4832, pp.1-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Processes in Circulr Economy: insights from Anaerobic Digestion Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of Innovation 2020, International Conference on Innovation and Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’éco-innovation dans le cadre de l’économie circulaire. Le cas de la méthanisation collective en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 "Transitions pour le développement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’encastrement des processus d’innovation de l’économie circulaire: L’exemple de la méthanisation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of embeddedness and decoupling of innovation processes in the circular economy: insights from French collective methanisation projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th congress of the European Regional Sciences Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geography of eco-innovations in rural areas: what role of resources and networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Geography of Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why farms adopt environmental practices? The case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why farmers adopt environmental practices: the case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which resources to eco-innovate in rural areas? Evidence from agro-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. forum Innovation: Réseau de Recherche sur l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations environnementales dans l’agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'innovation: Innover pour une alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovation path for smart rural development: French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Congress of the European Regional Sciences Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes sectoriels de l'innovation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Poitiers, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Forum de l'innovation: Réseau de Recherche sur l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental innovations and firm’s organizational changes: which complementarity? Evidence from French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Network on the Economics of the Firm meeting (ENEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Turin, Italy. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial externalities and innovative performance in the french industry: A rural/urban comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Geography of innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In what ways agro-food business strategies in rural areas can be considered as “smarts”? The case of the French department of Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Geography of innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical knowledge and production contracts between a company and its suppliers: lessons from a French case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d’organisation et profil environnemental : les cas des exploitations laitières brésiliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes sectoriels et Innovations environnementales : le cas de l’agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre INRA Antilles Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Petit Bourg, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de production en grandes cultures: incitation et coordination en contexte d’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm’s eco-innovation intensity and sectoral system of innovation: the case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Network on the Economics of the Firm meeting (ENEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental vs radical innovation: How do spatial externalities matter? The case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of Innovation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational changes and EMS adoption: the case of the French agro-food firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENEF Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, Spain. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The déterminants of firm eco-innovative performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference of the European Society for Ecological Economics, “Ecological Economics and Institutional dynamics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France. 686 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intensity of firm eco-innovative performance: the case of the french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'été 2013 Réseau de Recherche sur l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Belfort, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies de localisation et d’urbanisation dans la performance à l’innovation : Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belfort, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location versus urbanization economies in firms’ innovation performance: the case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of innovation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saint Etienne, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la performance éco-innovatrice selon le profil stratégique de la firme : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of eco innovative performance according to firms' strategic profiles: The case of French Industrial Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRUID Academy Winter Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Cambridge, Netherlands. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille de la firme, design organisationnel et innovation : Le cas des industries Agro-Alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR : Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la performance éco-innovatrice : une approche comparative des systèmes sectoriels d’innovation dans l’industrie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille de la firme et performance à l’Innovation : Le cas des industries agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journées de recherche en sciences sociales SFER-INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The déterminants of eco innovative performance according to firm's strategic profiles: The case of French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Congrès de l'Association Française de Science Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity of organizational change and traceability adoption: Evidences from French agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de Recherches en Sciences Sociales SFER-INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dijon, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability adoption and organizational change intensity in French agro-food firms: the role of internal vs.external environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International EAAE-SYAL Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Parma, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants spatiaux de l'innovation: comparaison urbain, periurbain, rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - ASRDLF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies and organisational change : the case of electronic traceability systems in the french agro-food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la firme et performances à l'innovation: le cas de l'industrie française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eurolio. "Les indicateurs d'innovation localisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la firme et externalités urbaines dans la localisation des sièges: analyse des firmes mono et multi établissements de l'industrie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de la proximité, le temps des débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche sur l'Intégration Economique et Financière (CRIEF). FRA., Oct 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational changes and technology adoption : The case of électronic traceability systems in the French agri-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Européan Association of Evolutionary Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Amsterdam, Netherlands. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalités urbaines et localisation des sièges: une analyse comparée des firmes mono et multi-établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2009 : 46e colloque de l'Association de Science Régionale De Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT use and the geography of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 2007 : 47th European Regional Science Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants spatiaux de l'adoption des TIC : le cas des IAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DADP : Recherches pour et sur le développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales dans l'adoption des TIC : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Colloque de l'ASRDLF : Concentration et ségrégation, dynamiques et inscriptions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Lyon, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants territoriaux de la compétitivité des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et spatiaux de l'utilisation des NTIC : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Colloque : Développement régional, économie du savoir, nouvelles technologies de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Crans-Montana, Suisse. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm's location and competitiveness : the case of the French food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World congress of RSAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois. USA., May 2000, Lugano, Switzerland. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages compétitifs et dynamiques territoriales : le cas des firmes de l'agro-alimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Dec 1999, Le Croisic, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement organisationnel et incertitude : la diversité des solutions organisationnelles dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'hiver du Lereps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Toulouse, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal market of the multinational enterprise intra-firm trade in the French food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Systems and trajectories of innovations. Institutions, technology and conventions in agricultural regulation. French-American comparisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California [Berkeley]. USA., Apr 1998, Berkeley, United States. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et dynamiques territoriales en France : une application au cas des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Faculté Des Sciences Economiques Et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Colloque : Renouveau régional, renouveau urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lille, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des échanges intra-firme : le cas des marchés extérieurs agro-alimentaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Congrès annuel de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Sep 1997, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal market : intra-firm trade in the French food-products industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference : Globalization of the food industry, policy implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation des échanges et régulation macro-économique : les échanges intra-firme dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Ecole chercheurs : Economie des institutions. Innovations institutionnelles et innovations techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité d'Économie et sociologie rurales de Dijon (0113)., Dec 1996, Dourdan, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session : Les multinationales de l'agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et formes d'efficience des organisations industrielles : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès : L'empirique en économie industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Caen, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes industriels et système productif local : approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Agricultures régionales, concurrence et politiques économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1988, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'organisation et efficacité : le cas des groupes agro-alimentaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alcouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Entreprises et industries européennes face à la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Rennes, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form of organization and environmental externalities: the case of Brazilian dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. , EAAP Publication, 2018, EAAP: 69th annual meeting, Dubrovnik 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations et leurs territoires : une approche du développement régional. Le cas des IAA en Pays-de-la-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Dadp. Délégation Permanente À L'Agriculture, Au Développement Et À La Prospectiveparis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes industriels de l'agro-alimentaire français. Une approche statistique de la dynamique des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA Editions/Economica, 202 p., 1995, 2-7380-0638-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des organisations et territoire : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Dadp. Délégation Permanente À L'Agriculture, Au Développement Et À La Prospective. Programme Pays de La Loireparis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-DIC, 16 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diversification des cultures : une approche socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae; Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782759230136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business strategies for smart rural development: the renewal of territorialized productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is there a smart development for rural areas?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated framework for the governance of a territorialised agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall’s versus jacobs’ externalities in firm innovation performance: the case of french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of Innovation - Public Policy Renewal and Empirical Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 116 p., 2017, 9781138209145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes sectoriels de l'innovation-produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes d'économie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Peter Lang, 514 p., 2014, Business and Innovation, 9782-87574-138-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels de l’innovation-produit : les spécificités des firmes agroalimentaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulit Garedew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans les entreprises : Moteurs, moyens et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 316 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 : Organisational and Technological changes in French agribusiness : Forms and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruth Rama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of innovation in the food and drink industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harworth Press, XIII-421 p., 2008, 978-1-56022-298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and technological changes in French agribusiness: forms and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of innovation in the food and drink industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haworth Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-1-56022-298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and technological changes in French agribusiness : Forms and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruth Rama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of innovation in the food and drink industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haworth Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-296, 2008, 978-1-56022-298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des TIC au sein des espaces ruraux : une analyse des entreprises industrielles rurales françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Rallet; André Torre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La proximité à l'épreuve des technologies de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-92, 2007, Géographies en liberté, 978-2-296-04340-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges internationaux au sein des groupes agroalimentaires : le contexte du marché unique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'industrie en France et la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 257, SESSI, 2005, Chiffres Clés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal market of the multinational enterprise : intra-firm trade in the French multinational agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multinational agribusinesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haworth Press, 2004, 1-56022-936-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'organisation et structures industrielles locales. Entre ancrage local et dépendance extra-régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des entreprises agroalimentaires : regards croisés sur le Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreste, 2000, 2-11-090542-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes de l'agroalimentaire des Pays-de-la-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries agroalimentaires dans les Pays-de-la-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges intragroupe dans le commerce extérieur agroalimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie française et mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Economie, des Finances et de l'Industrie, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de groupes et dynamiques industrielles : cas des IAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture : lectures conventionnalistes et régulationnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions/Economica, 1995, 2-7380-0566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate control and competitiveness : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Alcouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European competitiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 1993, 0-521-43443-2. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511984006.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des groupes industriels sur les systemes productifs locaux. Le cas de la technopole toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Laboratoire d'Etudes Et de Recherches Sur L'Economie de La Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries et regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157805v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nadel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01149-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bourdin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art23" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1902947" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13073762" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1973174" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03042917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago T.S. Siqueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111408" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tardy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orozco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.021.0109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2015.1066596" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2014.950561" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2013.761379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2012.726809" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souli&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2010.534777" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a43167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.135-163" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20272" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus-Lozza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20188" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40042904F6B8BD2AADA09E84AF1305B03AAC95AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.3805" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-007-0157-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S19TV7F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.576.1449" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.762" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevassus-Lozza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filippi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gallezot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alcouffe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibenel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghorbani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Julla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511157v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511138v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511149v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siquera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608214v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603334v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603009v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606464v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605731v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795132v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746081v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809369v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804586v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747564v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817404v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754870v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819232v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754357v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759439v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829951v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842882v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837604v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837238v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837217v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Facult&#233; Des Sciences Economiques Et Sociales" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839272v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838723v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835290v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736153v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dadp. D&#233;l&#233;gation Permanente &#192; L'Agriculture, Au D&#233;veloppement Et &#192; La Prospectiveparis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847594v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dadp. D&#233;l&#233;gation Permanente &#192; L'Agriculture, Au D&#233;veloppement Et &#192; La Prospective. Programme Pays de La Loireparis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071899v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564677v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657551v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Geography-of-Innovation-Public-Policy-Renewal-and-Empirical-Progress/Massard-Autant-Bernard/p/book/9781138209145" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793012v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807898v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulit Garedew" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279487v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.haworthpress.com/store/product.asp?sid=XGDL6V4GTVCJ8LS48BB2TVVW6EM52TQ5&amp;amp;sku=5367&amp;amp;detail=Contents" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390773v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815963v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24665" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828419v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838579v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839635v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848711v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511984006.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855847v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire d'Etudes Et de Recherches Sur L'Economie de La Production" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0066" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nadel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01149-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bourdin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art23" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1902947" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13073762" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1973174" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03042917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago T.S. Siqueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111408" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tardy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orozco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.021.0109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2015.1066596" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2014.950561" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2013.761379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2012.726809" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souli&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2010.534777" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.135-163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a43167" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20272" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus-Lozza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20188" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40042904F6B8BD2AADA09E84AF1305B03AAC95AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.3805" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-007-0157-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S19TV7F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.576.1449" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.762" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654285v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevassus-Lozza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filippi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gallezot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alcouffe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibenel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghorbani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Julla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511157v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siquera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785865v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608214v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606464v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603334v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795132v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746081v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809369v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804586v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813383v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754870v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820363v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754357v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816586v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819232v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759439v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829951v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842882v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837604v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837238v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838060v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Facult&#233; Des Sciences Economiques Et Sociales" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839272v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837217v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835290v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736153v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dadp. D&#233;l&#233;gation Permanente &#192; L'Agriculture, Au D&#233;veloppement Et &#192; La Prospectiveparis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847594v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dadp. D&#233;l&#233;gation Permanente &#192; L'Agriculture, Au D&#233;veloppement Et &#192; La Prospective. Programme Pays de La Loireparis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564677v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785875v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071899v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657551v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Geography-of-Innovation-Public-Policy-Renewal-and-Empirical-Progress/Massard-Autant-Bernard/p/book/9781138209145" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793012v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807898v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulit Garedew" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390773v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819256v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.haworthpress.com/store/product.asp?sid=XGDL6V4GTVCJ8LS48BB2TVVW6EM52TQ5&amp;amp;sku=5367&amp;amp;detail=Contents" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279487v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815963v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24665" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828419v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838579v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839635v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848711v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511984006.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855847v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire d'Etudes Et de Recherches Sur L'Economie de La Production" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>