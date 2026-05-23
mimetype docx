--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.06504065041px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Danielle GALLIANO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et territoriaux de l’adoption de pratiques agroécologiques : le cas des exploitations laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.5-30. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.pr1.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and territorial drivers of agroecological practices adoption: the case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.501-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geography of environmental innovation: a rural/urban comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.27-59. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01149-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 - Présentation du Groupe transversal « Systèmes alimentaires et forestiers, circuits et circularités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.279-282. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovations towards circular economy: evidence from cases studies of collective methanization in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (7), pp.1230-1250. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2021.1902947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Repro-Innov - Réorganisations productives et innovations dans les filières agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational Forms and Agri-Environmental Practices: The Case of Brazilian Dairy Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Istvan Bánkuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13073762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularities in territories: opportunities & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2021.1973174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational design and environmental performance: The case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago T.S. Siqueira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 278 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring inter-firm knowledge through contractual governance: A case study of production contracts for faba-bean procurement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.135-146. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peripheral systems of eco-innovation: Evidence from eco-innovative agro-food projects in a French rural area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.273-285. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental innovations and firms’ organizational changes: What kind of complementarity? Evidence from French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, 33 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.7600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovation in Plant Breeding: Insights from the Sunflower Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 172, pp.2225-2233. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovations in rural territories: organizational dynamics and resource mobilization in low density areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (24), 29 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistences et transitions dans l’agriculture [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (18), pp.23-30. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats de production en grandes cultures. Coordination et incitations par les coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (360), pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of environmental management systems and organizational changes: the case of the French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (21), pp.109-132. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.021.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus sectoriels de l'innovation environnementale : les spécificités des firmes agroalimentaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nov/Déc (356), pp.47-68. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms' Eco-innovation Intensity and Sectoral System of Innovation: The Case of French Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.467-495. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2015.1066596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall's versus Jacobs' externalities in firm innovation performance: The case of French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (11), pp.1840-1858. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2014.950561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance à l'innovation, taille et environnement spatial: le cas des firmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.2033-2056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l’adoption de l’éco-innovation selon le profil stratégique de la firme : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142, pp.77-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l’adoption de l’éco-innovation selon le profil stratégique de la firme : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142, pp.77-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies and firm organization : the case of electronic traceability systems in French agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.22-47. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2013.761379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et ancrage territorial des firmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Rama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétés &amp; Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.1997-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration economies, firms' spatial organization and innovation performance: some evidence from the french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (7), pp.607-630. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2012.726809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational and spatial determinants of the multi-unit firm: evidence from the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (7), pp.907-926. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2010.534777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants industriels et spatiaux du processus d’adoption de technologies : Le cas des systèmes de traçabilité dans les firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.13.135-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT intensity of use and the geography of firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/a43167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of electronic traceability adoption: a firm-level analysis of French agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agribusiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.379-397. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agr.20272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-firm trade in the context of European integration: evidence from the French multinational agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agribusiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (1), pp.128-143. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agr.20188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faible densité des espaces et usages des TIC par les entreprises : besoin d'information ou de coordination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 121, pp.41-64. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.3805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational motives and spatial effects in Internet adoption and intensity of use : evidence from French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (2), pp.425-448. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-007-0157-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational Motives and Spatial Effects in Internet Adoption and Intensity of Use : Evidence from French Inudstrial Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.425-448. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-007-0157-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales dans l'usage des TIC : Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (6), pp.1449-1475. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.576.1449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’adoption des tic et densité des espaces. Quelles spécificités pour les firmes rurales françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 293, pp.4-19. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales dans l'usage des TIC. Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (6), pp.1449-1475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges intra-firme et intégration européenne : le cas des firmes multinationales de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5-6, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, organisations et TIC : les enseignements d'une comparaison intersectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (3-4), pp.331-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local spillovers, firm organization and export behaviour : evidence from the French food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (2), pp.147-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and spatial determinants of ICT adoption : the case of French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (9), pp.1643-1663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants territoriaux de la compétitivité des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58-59, pp.193-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants territoriaux de la compétitivité des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58-59, pp.194-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et dynamiques territoriales en France : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3, pp.457-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportations intra-firme ou directes : une alternative pour les firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 326-327, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des échanges internationaux intra-firme : le cas de l'agro-alimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 87, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et formes d'efficience des organisations industrielles : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 51 (1), pp.77-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges intragroupe dans le commerce extérieur agroalimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Pages (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 73, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 231, pp.1-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'organisation et efficacité : le cas des groupes agro-alimentaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alcouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 6 (2), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédominance des groupes dans l'agro-alimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de croissance des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Resultats Systeme Productif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance moderee des industries agricoles et alimentaires en 1988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Premiere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 18, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des groupes industriels dans les industries agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Resultats Systeme Productif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 5, pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriete et pouvoir dans l'industrie. 1. Le secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Julla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Documentaires - Documentation Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4832, pp.1-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Processes in Circulr Economy: insights from Anaerobic Digestion Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of Innovation 2020, International Conference on Innovation and Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’éco-innovation dans le cadre de l’économie circulaire. Le cas de la méthanisation collective en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 "Transitions pour le développement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’encastrement des processus d’innovation de l’économie circulaire: L’exemple de la méthanisation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of embeddedness and decoupling of innovation processes in the circular economy: insights from French collective methanisation projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th congress of the European Regional Sciences Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geography of eco-innovations in rural areas: what role of resources and networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Geography of Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why farms adopt environmental practices? The case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why farmers adopt environmental practices: the case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which resources to eco-innovate in rural areas? Evidence from agro-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. forum Innovation: Réseau de Recherche sur l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations environnementales dans l’agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'innovation: Innover pour une alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovation path for smart rural development: French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Congress of the European Regional Sciences Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes sectoriels de l'innovation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Poitiers, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Forum de l'innovation: Réseau de Recherche sur l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental innovations and firm’s organizational changes: which complementarity? Evidence from French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Network on the Economics of the Firm meeting (ENEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Turin, Italy. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial externalities and innovative performance in the french industry: A rural/urban comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Geography of innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In what ways agro-food business strategies in rural areas can be considered as “smarts”? The case of the French department of Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Geography of innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical knowledge and production contracts between a company and its suppliers: lessons from a French case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d’organisation et profil environnemental : les cas des exploitations laitières brésiliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes sectoriels et Innovations environnementales : le cas de l’agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre INRA Antilles Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Petit Bourg, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de production en grandes cultures: incitation et coordination en contexte d’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm’s eco-innovation intensity and sectoral system of innovation: the case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Network on the Economics of the Firm meeting (ENEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental vs radical innovation: How do spatial externalities matter? The case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of Innovation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational changes and EMS adoption: the case of the French agro-food firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENEF Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, Spain. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The déterminants of firm eco-innovative performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference of the European Society for Ecological Economics, “Ecological Economics and Institutional dynamics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France. 686 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intensity of firm eco-innovative performance: the case of the french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'été 2013 Réseau de Recherche sur l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Belfort, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies de localisation et d’urbanisation dans la performance à l’innovation : Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belfort, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location versus urbanization economies in firms’ innovation performance: the case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of innovation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saint Etienne, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la performance éco-innovatrice selon le profil stratégique de la firme : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of eco innovative performance according to firms' strategic profiles: The case of French Industrial Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRUID Academy Winter Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Cambridge, Netherlands. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille de la firme, design organisationnel et innovation : Le cas des industries Agro-Alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR : Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la performance éco-innovatrice : une approche comparative des systèmes sectoriels d’innovation dans l’industrie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille de la firme et performance à l’Innovation : Le cas des industries agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journées de recherche en sciences sociales SFER-INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The déterminants of eco innovative performance according to firm's strategic profiles: The case of French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Congrès de l'Association Française de Science Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity of organizational change and traceability adoption: Evidences from French agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de Recherches en Sciences Sociales SFER-INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dijon, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability adoption and organizational change intensity in French agro-food firms: the role of internal vs.external environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International EAAE-SYAL Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Parma, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants spatiaux de l'innovation: comparaison urbain, periurbain, rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - ASRDLF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies and organisational change : the case of electronic traceability systems in the french agro-food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la firme et performances à l'innovation: le cas de l'industrie française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eurolio. "Les indicateurs d'innovation localisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la firme et externalités urbaines dans la localisation des sièges: analyse des firmes mono et multi établissements de l'industrie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de la proximité, le temps des débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche sur l'Intégration Economique et Financière (CRIEF). FRA., Oct 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational changes and technology adoption : The case of électronic traceability systems in the French agri-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Européan Association of Evolutionary Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Amsterdam, Netherlands. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalités urbaines et localisation des sièges: une analyse comparée des firmes mono et multi-établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2009 : 46e colloque de l'Association de Science Régionale De Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT use and the geography of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 2007 : 47th European Regional Science Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants spatiaux de l'adoption des TIC : le cas des IAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DADP : Recherches pour et sur le développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales dans l'adoption des TIC : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Colloque de l'ASRDLF : Concentration et ségrégation, dynamiques et inscriptions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Lyon, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants territoriaux de la compétitivité des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et spatiaux de l'utilisation des NTIC : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Colloque : Développement régional, économie du savoir, nouvelles technologies de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Crans-Montana, Suisse. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm's location and competitiveness : the case of the French food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World congress of RSAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois. USA., May 2000, Lugano, Switzerland. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages compétitifs et dynamiques territoriales : le cas des firmes de l'agro-alimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Dec 1999, Le Croisic, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement organisationnel et incertitude : la diversité des solutions organisationnelles dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'hiver du Lereps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Toulouse, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal market of the multinational enterprise intra-firm trade in the French food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Systems and trajectories of innovations. Institutions, technology and conventions in agricultural regulation. French-American comparisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California [Berkeley]. USA., Apr 1998, Berkeley, United States. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et dynamiques territoriales en France : une application au cas des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Faculté Des Sciences Economiques Et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Colloque : Renouveau régional, renouveau urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lille, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des échanges intra-firme : le cas des marchés extérieurs agro-alimentaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Congrès annuel de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Sep 1997, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal market : intra-firm trade in the French food-products industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference : Globalization of the food industry, policy implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation des échanges et régulation macro-économique : les échanges intra-firme dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Ecole chercheurs : Economie des institutions. Innovations institutionnelles et innovations techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité d'Économie et sociologie rurales de Dijon (0113)., Dec 1996, Dourdan, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session : Les multinationales de l'agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et formes d'efficience des organisations industrielles : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès : L'empirique en économie industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Caen, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes industriels et système productif local : approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Agricultures régionales, concurrence et politiques économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1988, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'organisation et efficacité : le cas des groupes agro-alimentaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alcouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Entreprises et industries européennes face à la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Rennes, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form of organization and environmental externalities: the case of Brazilian dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. , EAAP Publication, 2018, EAAP: 69th annual meeting, Dubrovnik 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations et leurs territoires : une approche du développement régional. Le cas des IAA en Pays-de-la-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Dadp. Délégation Permanente À L'Agriculture, Au Développement Et À La Prospectiveparis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes industriels de l'agro-alimentaire français. Une approche statistique de la dynamique des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA Editions/Economica, 202 p., 1995, 2-7380-0638-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des organisations et territoire : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Dadp. Délégation Permanente À L'Agriculture, Au Développement Et À La Prospective. Programme Pays de La Loireparis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-DIC, 16 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diversification des cultures : une approche socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae; Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782759230136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business strategies for smart rural development: the renewal of territorialized productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is there a smart development for rural areas?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated framework for the governance of a territorialised agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall’s versus jacobs’ externalities in firm innovation performance: the case of french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of Innovation - Public Policy Renewal and Empirical Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 116 p., 2017, 9781138209145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes sectoriels de l'innovation-produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes d'économie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Peter Lang, 514 p., 2014, Business and Innovation, 9782-87574-138-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels de l’innovation-produit : les spécificités des firmes agroalimentaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulit Garedew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans les entreprises : Moteurs, moyens et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 316 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 : Organisational and Technological changes in French agribusiness : Forms and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruth Rama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of innovation in the food and drink industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harworth Press, XIII-421 p., 2008, 978-1-56022-298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and technological changes in French agribusiness: forms and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of innovation in the food and drink industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haworth Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-1-56022-298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and technological changes in French agribusiness : Forms and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruth Rama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of innovation in the food and drink industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haworth Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-296, 2008, 978-1-56022-298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des TIC au sein des espaces ruraux : une analyse des entreprises industrielles rurales françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Rallet; André Torre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La proximité à l'épreuve des technologies de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-92, 2007, Géographies en liberté, 978-2-296-04340-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges internationaux au sein des groupes agroalimentaires : le contexte du marché unique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'industrie en France et la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 257, SESSI, 2005, Chiffres Clés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal market of the multinational enterprise : intra-firm trade in the French multinational agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multinational agribusinesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haworth Press, 2004, 1-56022-936-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'organisation et structures industrielles locales. Entre ancrage local et dépendance extra-régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des entreprises agroalimentaires : regards croisés sur le Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreste, 2000, 2-11-090542-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes de l'agroalimentaire des Pays-de-la-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries agroalimentaires dans les Pays-de-la-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges intragroupe dans le commerce extérieur agroalimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie française et mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Economie, des Finances et de l'Industrie, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de groupes et dynamiques industrielles : cas des IAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture : lectures conventionnalistes et régulationnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions/Economica, 1995, 2-7380-0566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate control and competitiveness : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Alcouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European competitiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 1993, 0-521-43443-2. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511984006.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des groupes industriels sur les systemes productifs locaux. Le cas de la technopole toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Laboratoire d'Etudes Et de Recherches Sur L'Economie de La Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries et regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.06504065041px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Danielle GALLIANO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et territoriaux de l’adoption de pratiques agroécologiques : le cas des exploitations laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.5-30. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.pr1.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and territorial drivers of agroecological practices adoption: the case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.501-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geography of environmental innovation: a rural/urban comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.27-59. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01149-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 - Présentation du Groupe transversal « Systèmes alimentaires et forestiers, circuits et circularités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.279-282. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovations towards circular economy: evidence from cases studies of collective methanization in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (7), pp.1230-1250. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2021.1902947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Repro-Innov - Réorganisations productives et innovations dans les filières agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational Forms and Agri-Environmental Practices: The Case of Brazilian Dairy Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Teixeira da Silva Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Istvan Bánkuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13073762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularities in territories: opportunities & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2021.1973174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational design and environmental performance: The case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago T.S. Siqueira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 278 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring inter-firm knowledge through contractual governance: A case study of production contracts for faba-bean procurement in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.135-146. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peripheral systems of eco-innovation: Evidence from eco-innovative agro-food projects in a French rural area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.273-285. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental innovations and firms’ organizational changes: What kind of complementarity? Evidence from French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, 33 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.7600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovation in Plant Breeding: Insights from the Sunflower Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 172, pp.2225-2233. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistences et transitions dans l’agriculture [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (18), pp.23-30. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovations in rural territories: organizational dynamics and resource mobilization in low density areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (24), 29 p. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats de production en grandes cultures. Coordination et incitations par les coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (360), pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of environmental management systems and organizational changes: the case of the French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (21), pp.109-132. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.021.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus sectoriels de l'innovation environnementale : les spécificités des firmes agroalimentaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nov/Déc (356), pp.47-68. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms' Eco-innovation Intensity and Sectoral System of Innovation: The Case of French Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.467-495. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2015.1066596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall's versus Jacobs' externalities in firm innovation performance: The case of French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (11), pp.1840-1858. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2014.950561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance à l'innovation, taille et environnement spatial: le cas des firmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.2033-2056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l’adoption de l’éco-innovation selon le profil stratégique de la firme : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142, pp.77-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies and firm organization : the case of electronic traceability systems in French agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.22-47. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2013.761379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l’adoption de l’éco-innovation selon le profil stratégique de la firme : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142, pp.77-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et ancrage territorial des firmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Rama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétés &amp; Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.1997-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration economies, firms' spatial organization and innovation performance: some evidence from the french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industry and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (7), pp.607-630. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13662716.2012.726809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational and spatial determinants of the multi-unit firm: evidence from the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (7), pp.907-926. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2010.534777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT intensity of use and the geography of firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/a43167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants industriels et spatiaux du processus d’adoption de technologies : Le cas des systèmes de traçabilité dans les firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.13.135-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of electronic traceability adoption: a firm-level analysis of French agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agribusiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.379-397. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agr.20272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-firm trade in the context of European integration: evidence from the French multinational agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agribusiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (1), pp.128-143. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agr.20188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational motives and spatial effects in Internet adoption and intensity of use : evidence from French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (2), pp.425-448. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-007-0157-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faible densité des espaces et usages des TIC par les entreprises : besoin d'information ou de coordination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lethiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 121, pp.41-64. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.3805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational Motives and Spatial Effects in Internet Adoption and Intensity of Use : Evidence from French Inudstrial Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.425-448. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-007-0157-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges intra-firme et intégration européenne : le cas des firmes multinationales de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5-6, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales dans l'usage des TIC : Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (6), pp.1449-1475. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.576.1449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’adoption des tic et densité des espaces. Quelles spécificités pour les firmes rurales françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 293, pp.4-19. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales dans l'usage des TIC. Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (6), pp.1449-1475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, organisations et TIC : les enseignements d'une comparaison intersectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (3-4), pp.331-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local spillovers, firm organization and export behaviour : evidence from the French food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (2), pp.147-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and spatial determinants of ICT adoption : the case of French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (9), pp.1643-1663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants territoriaux de la compétitivité des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58-59, pp.193-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants territoriaux de la compétitivité des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58-59, pp.194-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et dynamiques territoriales en France : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3, pp.457-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des échanges internationaux intra-firme : le cas de l'agro-alimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 87, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportations intra-firme ou directes : une alternative pour les firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 326-327, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et formes d'efficience des organisations industrielles : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 51 (1), pp.77-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges intragroupe dans le commerce extérieur agroalimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Pages (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 73, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 231, pp.1-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'organisation et efficacité : le cas des groupes agro-alimentaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alcouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 6 (2), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédominance des groupes dans l'agro-alimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de croissance des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Resultats Systeme Productif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance moderee des industries agricoles et alimentaires en 1988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Premiere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 18, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des groupes industriels dans les industries agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Resultats Systeme Productif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 5, pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriete et pouvoir dans l'industrie. 1. Le secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Julla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Documentaires - Documentation Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4832, pp.1-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Processes in Circulr Economy: insights from Anaerobic Digestion Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of Innovation 2020, International Conference on Innovation and Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’éco-innovation dans le cadre de l’économie circulaire. Le cas de la méthanisation collective en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 "Transitions pour le développement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of embeddedness and decoupling of innovation processes in the circular economy: insights from French collective methanisation projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th congress of the European Regional Sciences Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’encastrement des processus d’innovation de l’économie circulaire: L’exemple de la méthanisation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème colloque de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geography of eco-innovations in rural areas: what role of resources and networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Geography of Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why farmers adopt environmental practices: the case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why farms adopt environmental practices? The case of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which resources to eco-innovate in rural areas? Evidence from agro-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. forum Innovation: Réseau de Recherche sur l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes sectoriels de l'innovation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRIEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Poitiers, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations environnementales dans l’agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'innovation: Innover pour une alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovation path for smart rural development: French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Congress of the European Regional Sciences Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical knowledge and production contracts between a company and its suppliers: lessons from a French case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial externalities and innovative performance in the french industry: A rural/urban comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Geography of innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In what ways agro-food business strategies in rural areas can be considered as “smarts”? The case of the French department of Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Geography of innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des éco-innovations dans les territoires ruraux : Dynamiques organisationnelles et mobilisation des ressources dans les espaces à faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Forum de l'innovation: Réseau de Recherche sur l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental innovations and firm’s organizational changes: which complementarity? Evidence from French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Network on the Economics of the Firm meeting (ENEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Turin, Italy. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d’organisation et profil environnemental : les cas des exploitations laitières brésiliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes sectoriels et Innovations environnementales : le cas de l’agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre INRA Antilles Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Petit Bourg, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de production en grandes cultures: incitation et coordination en contexte d’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm’s eco-innovation intensity and sectoral system of innovation: the case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Network on the Economics of the Firm meeting (ENEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental vs radical innovation: How do spatial externalities matter? The case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of Innovation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The déterminants of firm eco-innovative performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference of the European Society for Ecological Economics, “Ecological Economics and Institutional dynamics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France. 686 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational changes and EMS adoption: the case of the French agro-food firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENEF Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, Spain. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intensity of firm eco-innovative performance: the case of the french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'été 2013 Réseau de Recherche sur l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Belfort, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The déterminants of eco innovative performance according to firm's strategic profiles: The case of French industrial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Congrès de l'Association Française de Science Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies de localisation et d’urbanisation dans la performance à l’innovation : Le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belfort, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location versus urbanization economies in firms’ innovation performance: the case of the French industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of innovation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saint Etienne, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la performance éco-innovatrice selon le profil stratégique de la firme : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2012, Belfort, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of eco innovative performance according to firms' strategic profiles: The case of French Industrial Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRUID Academy Winter Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Cambridge, Netherlands. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la performance éco-innovatrice : une approche comparative des systèmes sectoriels d’innovation dans l’industrie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille de la firme, design organisationnel et innovation : Le cas des industries Agro-Alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR : Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille de la firme et performance à l’Innovation : Le cas des industries agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journées de recherche en sciences sociales SFER-INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity of organizational change and traceability adoption: Evidences from French agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de Recherches en Sciences Sociales SFER-INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dijon, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de la firme et performances à l'innovation: le cas de l'industrie française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eurolio. "Les indicateurs d'innovation localisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants spatiaux de l'innovation: comparaison urbain, periurbain, rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - ASRDLF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability adoption and organizational change intensity in French agro-food firms: the role of internal vs.external environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International EAAE-SYAL Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Parma, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies and organisational change : the case of electronic traceability systems in the french agro-food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalités urbaines et localisation des sièges: une analyse comparée des firmes mono et multi-établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF 2009 : 46e colloque de l'Association de Science Régionale De Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la firme et externalités urbaines dans la localisation des sièges: analyse des firmes mono et multi établissements de l'industrie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de la proximité, le temps des débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche sur l'Intégration Economique et Financière (CRIEF). FRA., Oct 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational changes and technology adoption : The case of électronic traceability systems in the French agri-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Orozco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Européan Association of Evolutionary Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Amsterdam, Netherlands. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT use and the geography of the firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 2007 : 47th European Regional Science Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants spatiaux de l'adoption des TIC : le cas des IAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DADP : Recherches pour et sur le développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales dans l'adoption des TIC : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Colloque de l'ASRDLF : Concentration et ségrégation, dynamiques et inscriptions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Lyon, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants territoriaux de la compétitivité des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et spatiaux de l'utilisation des NTIC : le cas des firmes industrielles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Colloque : Développement régional, économie du savoir, nouvelles technologies de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Crans-Montana, Suisse. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm's location and competitiveness : the case of the French food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World congress of RSAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois. USA., May 2000, Lugano, Switzerland. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages compétitifs et dynamiques territoriales : le cas des firmes de l'agro-alimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Dec 1999, Le Croisic, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement organisationnel et incertitude : la diversité des solutions organisationnelles dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'hiver du Lereps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Toulouse, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal market of the multinational enterprise intra-firm trade in the French food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Systems and trajectories of innovations. Institutions, technology and conventions in agricultural regulation. French-American comparisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California [Berkeley]. USA., Apr 1998, Berkeley, United States. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation des échanges et régulation macro-économique : les échanges intra-firme dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Ecole chercheurs : Economie des institutions. Innovations institutionnelles et innovations techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité d'Économie et sociologie rurales de Dijon (0113)., Dec 1996, Dourdan, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal market : intra-firm trade in the French food-products industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference : Globalization of the food industry, policy implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et dynamiques territoriales en France : une application au cas des firmes agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Faculté Des Sciences Economiques Et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Colloque : Renouveau régional, renouveau urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lille, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des échanges intra-firme : le cas des marchés extérieurs agro-alimentaires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Congrès annuel de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Sep 1997, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et formes d'efficience des organisations industrielles : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès : L'empirique en économie industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Caen, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multinationales de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session : Les multinationales de l'agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes industriels et système productif local : approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Agricultures régionales, concurrence et politiques économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1988, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'organisation et efficacité : le cas des groupes agro-alimentaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alcouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Entreprises et industries européennes face à la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Rennes, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form of organization and environmental externalities: the case of Brazilian dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Siquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. , EAAP Publication, 2018, EAAP: 69th annual meeting, Dubrovnik 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations et leurs territoires : une approche du développement régional. Le cas des IAA en Pays-de-la-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Dadp. Délégation Permanente À L'Agriculture, Au Développement Et À La Prospectiveparis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes industriels de l'agro-alimentaire français. Une approche statistique de la dynamique des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA Editions/Economica, 202 p., 1995, 2-7380-0638-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des organisations et territoire : le cas des groupes de l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Dadp. Délégation Permanente À L'Agriculture, Au Développement Et À La Prospective. Programme Pays de La Loireparis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-DIC, 16 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated framework for the governance of a territorialised agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business strategies for smart rural development: the renewal of territorialized productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is there a smart development for rural areas?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la diversification des cultures : une approche socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae; Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782759230136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall’s versus jacobs’ externalities in firm innovation performance: the case of french industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of Innovation - Public Policy Renewal and Empirical Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 116 p., 2017, 9781138209145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes sectoriels de l'innovation-produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes d'économie de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Peter Lang, 514 p., 2014, Business and Innovation, 9782-87574-138-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels de l’innovation-produit : les spécificités des firmes agroalimentaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulit Garedew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation dans les entreprises : Moteurs, moyens et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 316 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and technological changes in French agribusiness : Forms and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruth Rama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of innovation in the food and drink industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haworth Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-296, 2008, 978-1-56022-298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 : Organisational and Technological changes in French agribusiness : Forms and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruth Rama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of innovation in the food and drink industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harworth Press, XIII-421 p., 2008, 978-1-56022-298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and technological changes in French agribusiness: forms and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of innovation in the food and drink industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haworth Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-1-56022-298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des TIC au sein des espaces ruraux : une analyse des entreprises industrielles rurales françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Rallet; André Torre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La proximité à l'épreuve des technologies de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-92, 2007, Géographies en liberté, 978-2-296-04340-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges internationaux au sein des groupes agroalimentaires : le contexte du marché unique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'industrie en France et la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 257, SESSI, 2005, Chiffres Clés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External versus internal market of the multinational enterprise : intra-firm trade in the French multinational agribusiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multinational agribusinesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haworth Press, 2004, 1-56022-936-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'organisation et structures industrielles locales. Entre ancrage local et dépendance extra-régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des entreprises agroalimentaires : regards croisés sur le Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreste, 2000, 2-11-090542-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes de l'agroalimentaire des Pays-de-la-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries agroalimentaires dans les Pays-de-la-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges intragroupe dans le commerce extérieur agroalimentaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus-Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie française et mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Economie, des Finances et de l'Industrie, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de groupes et dynamiques industrielles : cas des IAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture : lectures conventionnalistes et régulationnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions/Economica, 1995, 2-7380-0566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate control and competitiveness : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Alcouffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European competitiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 1993, 0-521-43443-2. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511984006.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des groupes industriels sur les systemes productifs locaux. Le cas de la technopole toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Laboratoire d'Etudes Et de Recherches Sur L'Economie de La Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries et regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0066" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nadel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01149-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bourdin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art23" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1902947" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13073762" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1973174" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03042917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago T.S. Siqueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111408" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tardy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orozco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.021.0109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2015.1066596" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2014.950561" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2013.761379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2012.726809" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souli&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2010.534777" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.135-163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a43167" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20272" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus-Lozza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20188" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40042904F6B8BD2AADA09E84AF1305B03AAC95AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.3805" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-007-0157-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S19TV7F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.576.1449" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.762" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654285v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevassus-Lozza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filippi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gallezot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alcouffe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibenel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghorbani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Julla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511157v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siquera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785865v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608214v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785847v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606464v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603334v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795132v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746081v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809369v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804586v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813383v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754870v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820363v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754357v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816586v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819232v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759439v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829951v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842882v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837604v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837238v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838060v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Facult&#233; Des Sciences Economiques Et Sociales" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839272v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837217v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835290v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736153v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dadp. D&#233;l&#233;gation Permanente &#192; L'Agriculture, Au D&#233;veloppement Et &#192; La Prospectiveparis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847594v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dadp. D&#233;l&#233;gation Permanente &#192; L'Agriculture, Au D&#233;veloppement Et &#192; La Prospective. Programme Pays de La Loireparis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564677v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785875v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071899v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657551v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Geography-of-Innovation-Public-Policy-Renewal-and-Empirical-Progress/Massard-Autant-Bernard/p/book/9781138209145" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793012v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807898v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulit Garedew" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390773v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819256v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.haworthpress.com/store/product.asp?sid=XGDL6V4GTVCJ8LS48BB2TVVW6EM52TQ5&amp;amp;sku=5367&amp;amp;detail=Contents" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279487v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815963v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24665" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828419v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838579v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839635v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848711v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511984006.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855847v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire d'Etudes Et de Recherches Sur L'Economie de La Production" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0066" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nadel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01149-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bourdin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art23" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1902947" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13073762" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1973174" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03042917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago T.S. Siqueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111408" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tardy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orozco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.021.0109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2015.1066596" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2014.950561" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2013.761379" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2012.726809" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souli&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2010.534777" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a43167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.135-163" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20272" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus-Lozza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20188" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40042904F6B8BD2AADA09E84AF1305B03AAC95AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-007-0157-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S19TV7F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.3805" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.576.1449" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.762" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevassus-Lozza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filippi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gallezot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alcouffe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibenel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghorbani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Julla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511157v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511138v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511149v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siquera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736965v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608214v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603334v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603009v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795132v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746081v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809369v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804586v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813383v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754870v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819232v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754357v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759439v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829951v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842882v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837604v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837238v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837217v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838060v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Facult&#233; Des Sciences Economiques Et Sociales" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839272v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838723v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835290v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736153v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dadp. D&#233;l&#233;gation Permanente &#192; L'Agriculture, Au D&#233;veloppement Et &#192; La Prospectiveparis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847594v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dadp. D&#233;l&#233;gation Permanente &#192; L'Agriculture, Au D&#233;veloppement Et &#192; La Prospective. Programme Pays de La Loireparis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071899v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564677v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657551v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Geography-of-Innovation-Public-Policy-Renewal-and-Empirical-Progress/Massard-Autant-Bernard/p/book/9781138209145" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793012v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807898v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulit Garedew" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279487v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.haworthpress.com/store/product.asp?sid=XGDL6V4GTVCJ8LS48BB2TVVW6EM52TQ5&amp;amp;sku=5367&amp;amp;detail=Contents" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390773v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815963v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24665" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828419v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838579v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839635v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848711v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alcouffe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511984006.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855847v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire d'Etudes Et de Recherches Sur L'Economie de La Production" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>