--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -153,661 +153,786 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Window Displays on Patronage Intentions: The Case of French Tourist Bureaux</w:t>
+                <w:t xml:space="preserve">Human-centric experience in phygital retail: a sentiment-based comparison of hybrid and traditional touchpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Legoherel</w:t>
+                <w:t xml:space="preserve">Safaa Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Daucé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laeeq Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Bassily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (1), pp.46-63</w:t>
+              <w:t xml:space="preserve">Journal of Services Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761590v1</w:t>
+                <w:t xml:space="preserve">hal-05591572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived unfairness of revenue management pricing: developing a measurement scale in the context of hospitality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Influence of Window Displays on Patronage Intentions: The Case of French Tourist Bureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legoherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Daucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Contemporary Hospitality Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.46-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373504v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of brick-and-mortar exterior atmospherics in post-COVID era shopping experience: a systematic review and agenda for future research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceived unfairness of revenue management pricing: developing a measurement scale in the context of hospitality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourou Meatchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Legoherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strategic Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Contemporary Hospitality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ahead-of-print (ahead-of-print), pp.109 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJCHM-11-2020-1344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466769v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effectiveness of Model’s Body Size in Digital and Print Advertisements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The role of brick-and-mortar exterior atmospherics in post-COVID era shopping experience: a systematic review and agenda for future research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Daucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legoherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Marketing Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Strategic Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267527v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does crisis affect credit risk in developing countries? the case of the Jordanian market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Kouzez</w:t>
+                <w:t xml:space="preserve">The Effectiveness of Model’s Body Size in Digital and Print Advertisements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Adil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mostafa Abdeltawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Research in Emerging Market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30585/jrems.v1i1.327⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Marketing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/ijms.v13n3p1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558972v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Does crisis affect credit risk in developing countries? the case of the Jordanian market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kouzez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Research in Emerging Market</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.24-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30585/jrems.v1i1.327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The influence of interactive window displays on expected shopping experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Daucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legoherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (9), pp.802-819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/IJRDM-05-2017-0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -817,2606 +942,2720 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic review of pain points and customer experience disruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMA Spring Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances subjectives et intention d'achat de thé équitable : Une extension de la théorie du comportement planifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Fartsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Journée du Marketing Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory study of touchpoints shaping the phygital shopping experience in France: a thematic and sentiment analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laeeq Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Bassily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Congrès international de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE de Lille – University School of Management, Université de Lille; IÉSEG School of Management, Université catholique de Lille, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact Of Content Marketing Strategy On Sales: Case Study On The Launch Of An Oriental Restaurant In Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadia Chahinez Bezzaoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing Management Association Spring Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, En ligne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting Phygital: Exploring The Perception Of Phygital Shopping Experiences In France Through Online Reviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laeeq Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Bassily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing Management Association Spring Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, En ligne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers’ environmental and societal perceptions during phygital experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Phygital Association Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study on student perception of a Collaborative Online International Learning assignment between Irish and French institute-of-technology business students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Harris-Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing Management Association Fall Educators’ Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation for Student Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Harris-Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationalisation in Higher Education in Ireland; Conversations on the power of inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, South East Technological University, Mar 2023, Waterford, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of face-versus-score use in reviews on consumer responses: An eye-tracking approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Marketing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yes, I do mind: Mindfulness and shopping experience in a post-COVID world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Marketing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Engage Higher Education Students in a Cross-Cultural Education Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chamoun-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Rabadán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Victoria Ramirez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAM Management Knowledge and Education (MKE) Teaching Practice Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do window displays still have a place in retail shopping? A review and research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMA Spring Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Marketing, Greenwashing, and Generation Z: Discovering how and why the younger generation reacts to companies’ ecological actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keenan Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Moughayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Business &amp; Economic Development (ICBED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment engager des étudiants de l’enseignement supérieur dans un environnement d’enseignement interculturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chamoun-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Victoria Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon Green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Atelier de Recherche "Pédagogie Numérique en Economie-Gestion"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does model body shape affect ad effectiveness?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Marketing Trends Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can you feel what I feel? Corporate branding, empathy, and responsibility in a time of COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ICCMI International Conference on Contemporary Marketing Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hybridation d’une formation en économie-gestion au sein d’une université catholique : le cas d’un MBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Victoria Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Csibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneline Dintilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Atelier de Recherche « Pédagogie Numérique en Economie-Gestion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of window displays on behavioral intentions: a comparison of causal theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Daucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legoherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMA Annual Spring Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of window display construal on internal reactions and behavioral intentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Business, Management, and Law (ICAMBL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Dubaï, Émirats arabes unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does crisis affect credit risk in developing countries? The case of Jordanian market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kouzez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Business, Management, and Law (ICAMBL).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of an interactive window display on anticipated shopping experience in an office of tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Daucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legoherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTRA Europe Chapter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Store Window Displays on Emotional Responses and Anticipated Shopping Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Daucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legoherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMA Annual Spring Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of interactive storefront technology on affective responses and behavioral intentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Daucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legoherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual International Conference on Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical analysis of the shopping experience concept in brick-and-mortar retailing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legoherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Daucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th EMAC annual conference : Marketing in the age of data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Analyse critique du concept de l'expérience de magasinage dans le point de vente physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants Granem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rôle de la vitrine dans l’expérience de magasinage : approche de la Service – Dominant Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants Granem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Store Windows : Their Role and Influence in Shopping Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Granem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vitrine du magasin : son rôle et son influence dans l’expérience de magasinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants Granem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross Cultural Perceptions of Carpooling: Insights from a COIL Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Harris-Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNICOIL 2026 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Sheffield Hallam University, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vitrine du magasin : son influence et son rôle dans l'expérience de magasinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université d'Angers, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018ANGE0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04099795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3484,51 +3723,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01ED08C8"/>
+    <w:nsid w:val="4C8D2FB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3715,51 +3954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/danielle-lecointre-erickson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0498-8776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233738010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03761590v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecointre-Erickson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauc&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourou Meatchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCHM-11-2020-1344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03466769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Adil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mostafa Abdeltawab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijms.v13n3p1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kouzez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30585/jrems.v1i1.327" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02401908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-05-2017-0111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05503408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05267362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pernin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005943v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laeeq Khan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Bassily" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04953924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Chahinez Bezzaoucha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04953672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04750317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04160336v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Harris-Byrne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04006326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03590951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03592431v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03689900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chamoun-Nicolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rabad&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ramirez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03129641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keenan Brown" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Moughayt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03378589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Green" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Csibi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dintilhac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02428677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530063v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364161v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04099795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ANGE0016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/danielle-lecointre-erickson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0498-8776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233738010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05591572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecointre-Erickson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Adil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeeq Khan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Bassily" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03761590v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauc&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourou Meatchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCHM-11-2020-1344" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03466769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mostafa Abdeltawab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijms.v13n3p1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kouzez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30585/jrems.v1i1.327" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02401908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-05-2017-0111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05503408v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05267362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pernin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laeeq Khan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04953924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Chahinez Bezzaoucha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04953672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04750317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04160336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Harris-Byrne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04006326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03590951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03592431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03689900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chamoun-Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rabad&#225;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ramirez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03129641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keenan Brown" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Moughayt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03378589v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Green" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Csibi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dintilhac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02428677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528866v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528860v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364187v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05557436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04099795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ANGE0016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>