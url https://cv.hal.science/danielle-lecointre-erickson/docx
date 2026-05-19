--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -1,3668 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3617 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Danielle Lecointre-Erickson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">danielle-lecointre-erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0498-8776</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">233738010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=en&user=1o3VeL8AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centric experience in phygital retail: a sentiment-based comparison of hybrid and traditional touchpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Adil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeeq Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Bassily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Services Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Window Displays on Patronage Intentions: The Case of French Tourist Bureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legoherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.46-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived unfairness of revenue management pricing: developing a measurement scale in the context of hospitality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourou Meatchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Contemporary Hospitality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, ahead-of-print (ahead-of-print), pp.109 - 131. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJCHM-11-2020-1344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of brick-and-mortar exterior atmospherics in post-COVID era shopping experience: a systematic review and agenda for future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Adil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legoherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategic Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effectiveness of Model’s Body Size in Digital and Print Advertisements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Adil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mostafa Abdeltawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Marketing Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ijms.v13n3p1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does crisis affect credit risk in developing countries? the case of the Jordanian market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kouzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Research in Emerging Market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.24-37. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30585/jrems.v1i1.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of interactive window displays on expected shopping experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legoherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (9), pp.802-819. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJRDM-05-2017-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic review of pain points and customer experience disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMA Spring Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances subjectives et intention d'achat de thé équitable : Une extension de la théorie du comportement planifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Fartsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dufeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Journée du Marketing Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory study of touchpoints shaping the phygital shopping experience in France: a thematic and sentiment analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Adil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laeeq Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Bassily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès international de l’Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Lille – University School of Management, Université de Lille; IÉSEG School of Management, Université catholique de Lille, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact Of Content Marketing Strategy On Sales: Case Study On The Launch Of An Oriental Restaurant In Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadia Chahinez Bezzaoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Management Association Spring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, En ligne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting Phygital: Exploring The Perception Of Phygital Shopping Experiences In France Through Online Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Adil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laeeq Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Bassily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Management Association Spring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, En ligne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers’ environmental and societal perceptions during phygital experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Phygital Association Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study on student perception of a Collaborative Online International Learning assignment between Irish and French institute-of-technology business students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Harris-Byrne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Management Association Fall Educators’ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation for Student Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Harris-Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationalisation in Higher Education in Ireland; Conversations on the power of inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, South East Technological University, Mar 2023, Waterford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of face-versus-score use in reviews on consumer responses: An eye-tracking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Adil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yes, I do mind: Mindfulness and shopping experience in a post-COVID world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Engage Higher Education Students in a Cross-Cultural Education Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chamoun-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rabadán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAM Management Knowledge and Education (MKE) Teaching Practice Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do window displays still have a place in retail shopping? A review and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMA Spring Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Marketing, Greenwashing, and Generation Z: Discovering how and why the younger generation reacts to companies’ ecological actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keenan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Moughayt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Business &amp; Economic Development (ICBED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment engager des étudiants de l’enseignement supérieur dans un environnement d’enseignement interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Chamoun-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Atelier de Recherche "Pédagogie Numérique en Economie-Gestion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does model body shape affect ad effectiveness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Adil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Marketing Trends Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can you feel what I feel? Corporate branding, empathy, and responsibility in a time of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Adil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ICCMI International Conference on Contemporary Marketing Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hybridation d’une formation en économie-gestion au sein d’une université catholique : le cas d’un MBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Csibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneline Dintilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier de Recherche « Pédagogie Numérique en Economie-Gestion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of window displays on behavioral intentions: a comparison of causal theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legoherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMA Annual Spring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does crisis affect credit risk in developing countries? The case of Jordanian market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kouzez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Business, Management, and Law (ICAMBL).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of window display construal on internal reactions and behavioral intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Business, Management, and Law (ICAMBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dubaï, Émirats arabes unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of an interactive window display on anticipated shopping experience in an office of tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legoherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTRA Europe Chapter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Store Window Displays on Emotional Responses and Anticipated Shopping Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legoherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMA Annual Spring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of interactive storefront technology on affective responses and behavioral intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legoherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual International Conference on Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical analysis of the shopping experience concept in brick-and-mortar retailing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legoherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EMAC annual conference : Marketing in the age of data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Analyse critique du concept de l'expérience de magasinage dans le point de vente physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants Granem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rôle de la vitrine dans l’expérience de magasinage : approche de la Service – Dominant Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants Granem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Store Windows : Their Role and Influence in Shopping Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Granem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vitrine du magasin : son rôle et son influence dans l’expérience de magasinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants Granem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Cultural Perceptions of Carpooling: Insights from a COIL Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Harris-Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNICOIL 2026 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Sheffield Hallam University, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitrine du magasin : son influence et son rôle dans l'expérience de magasinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université d'Angers, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018ANGE0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04099795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3723,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C8D2FB3"/>
+    <w:nsid w:val="17B39D94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3954,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/danielle-lecointre-erickson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0498-8776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233738010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05591572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecointre-Erickson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Adil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeeq Khan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Bassily" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03761590v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauc&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourou Meatchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCHM-11-2020-1344" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03466769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mostafa Abdeltawab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijms.v13n3p1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kouzez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30585/jrems.v1i1.327" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02401908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-05-2017-0111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05503408v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05267362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pernin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laeeq Khan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04953924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Chahinez Bezzaoucha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04953672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04750317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04160336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Harris-Byrne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04006326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03590951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03592431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03689900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chamoun-Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rabad&#225;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ramirez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03129641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keenan Brown" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Moughayt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03378589v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Green" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Csibi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dintilhac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02428677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528866v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528860v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364187v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05557436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04099795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ANGE0016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/danielle-lecointre-erickson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0498-8776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233738010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=en&amp;user=1o3VeL8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05591572v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecointre-Erickson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Adil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeeq Khan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Bassily" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03761590v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauc&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourou Meatchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCHM-11-2020-1344" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03466769v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mostafa Abdeltawab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijms.v13n3p1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kouzez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30585/jrems.v1i1.327" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02401908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-05-2017-0111" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05503408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05267362v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pernin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laeeq Khan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04953924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Chahinez Bezzaoucha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04953672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04750317v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04160336v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Harris-Byrne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04006326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03590951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03592431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03689900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chamoun-Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rabad&#225;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ramirez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03129641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keenan Brown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Moughayt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03378589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Green" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Csibi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dintilhac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02428677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530063v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05557436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04099795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ANGE0016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>