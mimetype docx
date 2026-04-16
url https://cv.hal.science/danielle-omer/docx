--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -196,165 +196,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les écrits en français académique des étudiants natifs et non natifs : penser la variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pratiques de l'écrit en formation, 184, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le français, l'allemand, l'anglais : l'impossible alliance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Omer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Français, anglais, allemand : trois langues rivales entre 1850 et 1945 / French, English and German : Three languages in competition between 1850 and 1945., 53, pp.173-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112097v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01011106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du numéro Enseignements universitaires francophones en milieux bi/plurilingues : légitimations et mises en oeuvre</w:t>
               </w:r>
@@ -940,648 +940,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre l'enseignement traditionnel religieux : le choix du français.</w:t>
+                <w:t xml:space="preserve">Trois langues d'enseignement en compétition : bulgare, français, hébreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues entre elles dans les usages et les contextes éducatifs en Europe (XVIe- XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Grenade, Espagne. pp.145-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00530197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre l'enseignement traditionnel religieux : le choix du français. Le combat de Moïse Fresco, directeur de l'école de l'Alliance israélite à Tanger (1885-1888)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Omer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement du français en colonies. L'enseignement primaire. Expériences inaugurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, Angers, France. pp.157-173</w:t>
+              <w:t xml:space="preserve">, 2010, Angers, France. pp.157--173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-00530197v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre l'enseignement traditionnel religieux : le choix du français. Le combat de Moïse Fresco, directeur de l'école de l'Alliance israélite à Tanger (1885-1888)</w:t>
+                <w:t xml:space="preserve">Contre l'enseignement traditionnel religieux : le choix du français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Omer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement du français en colonies. L'enseignement primaire. Expériences inaugurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Angers, France. pp.157--173</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Angers, France. pp.157-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433906v1</w:t>
+                <w:t xml:space="preserve">hal-00490466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les messages postés sur les forums de plates-formes d'apprentissage : émergence d'un nouveau discours de l'étudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discours universitaires : formes, pratiques, mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bruxelles, France. pp.63-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plagier ou apprendre à rédiger un texte long ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours rapporté, citation et pratiques sémiotiques. IV colloque international du groupe Ci-dit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les messages postés sur les forums de plates-formes d'apprentissage : émergence d'un nouveau discours écrit de l'étudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discours universitaires : formes, pratiques, mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bruxelles, Belgium. pp.63--74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plurilinguisme dans la rédaction de textes durant les études universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises européennes du plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.301--306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plurilinguisme en rédaction de textes durant les études universitaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières assises du plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.301-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plagier ou apprendre à rédiger des textes longs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Omer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours rapporté, citation et pratiques sémiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nice, France. http://revel.unice.fr/symposia/cidit/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415607v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">hal-00418278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre la disparition du monde francophone de l'Alliance israélite universelle : les efforts de Vitalis Danon à Tunis (1945-1958)</w:t>
               </w:r>
@@ -2726,173 +2726,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une langue sans territoire? Le judéo-espagnol dans le discours des instituteurs de l'Alliance israélite universelle (1860-1913)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reguigui, Ali and Boissonneault, Julie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue et territoire. Études en aménagement linguistique / Language and Territory. Studies in Language Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Université Laurentienne, pp.373-392, 2014, Série monographique en sciences humaines / Human Sciences Monographic Series, ISBN: 978-0-88667-085-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988683v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Et le choix des langues enseignées dans tout ça ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Omer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christel TRONCY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique du plurilinguisme. Approches plurielles des langues et des cultures. Autour de Michel Candelier.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.339-346, 2014, Des Sociétés, 978-2-7535-2913-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951514v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00988683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écoles de l'Alliance israélite universelle en Bulgarie vers 1900. Un programme éducatif plurilingue et francophone contesté par les sionistes.</w:t>
               </w:r>
@@ -3409,173 +3409,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00843253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de prise de notes des étudiants étrangers en début de séjour : les déstabilisations de leurs représentations</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Cécile Van den Avenne. </w:t>
+                <w:t xml:space="preserve">Pratiques de prise de notes des étudiants étrangers en début de séjour. Les déstabilisations de leurs représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Van den Avenne C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et contacts de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.109-120, 2005, Espaces discursifs</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.109--120, 2005, 2-7475-8738-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416676v1</w:t>
+                <w:t xml:space="preserve">hal-01434263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de prise de notes des étudiants étrangers en début de séjour. Les déstabilisations de leurs représentations</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Van den Avenne C. </w:t>
+                <w:t xml:space="preserve">Pratiques de prise de notes des étudiants étrangers en début de séjour : les déstabilisations de leurs représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Van den Avenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et contacts de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.109--120, 2005, 2-7475-8738-X</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.109-120, 2005, Espaces discursifs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434263v1</w:t>
+                <w:t xml:space="preserve">hal-00416676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de français langue soeur pour la rédaction de textes longs en classes bilingues</w:t>
               </w:r>
@@ -4060,51 +4060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Omer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.4267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112097v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011106v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953072v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434054v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Ioannitou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Vasseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988683v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bangou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangou Francis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434543v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00177244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Omer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.4267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953072v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433947v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434054v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Ioannitou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Vasseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988683v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bangou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangou Francis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434543v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00177244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>