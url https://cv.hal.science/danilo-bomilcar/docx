--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -850,204 +850,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements de paradigme culturel en didactique du FLE de 1980 à nos jours : focus sur l’enseignement de la civilisation et sur la pédagogie des multiliteracies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que disent les archives sur la vie de l'Ecole de préparation des professeurs à l'étranger ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Apostolović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bomilcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les Cours de civilisation française de la Sorbonne et les universités parisiennes : 100 ans d’internationalisation de l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Lancement de la bibliothèque CLIODIFLE : 100 ans d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453803v1</w:t>
+                <w:t xml:space="preserve">hal-03465541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que disent les archives sur la vie de l'Ecole de préparation des professeurs à l'étranger ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changements de paradigme culturel en didactique du FLE de 1980 à nos jours : focus sur l’enseignement de la civilisation et sur la pédagogie des multiliteracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bomilcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancement de la bibliothèque CLIODIFLE : 100 ans d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Les Cours de civilisation française de la Sorbonne et les universités parisiennes : 100 ans d’internationalisation de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465541v1</w:t>
+                <w:t xml:space="preserve">hal-03453803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La 1ère phase du projet COLLEX-CLIODIFLE : Dépouillement des archives, démarches</w:t>
               </w:r>
@@ -1165,204 +1165,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La subjectivité dans la recherche</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Senghor en faveur de la lusophonie. Une place à reconsidérer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bomilcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée d’accompagnement scientifique et de rencontre des doctorants. ED 268 / EA 2288</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC, Feb 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">Journée d’études du Crepal - Des Républiques des Lettres ? XIXe- XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREPAL, Jun 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452612v1</w:t>
+                <w:t xml:space="preserve">hal-02452581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senghor en faveur de la lusophonie. Une place à reconsidérer ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La subjectivité dans la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Apostolović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuman Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bomilcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études du Crepal - Des Républiques des Lettres ? XIXe- XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREPAL, Jun 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">2ème journée d’accompagnement scientifique et de rencontre des doctorants. ED 268 / EA 2288</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC, Feb 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452581v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaborer un projet de thèse</w:t>
               </w:r>
@@ -1908,51 +1908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec-didactique-des-langues-des-textes-et-des-cultures-ea-2288-3451.kjsp?RH=1395157259467" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/crepal-centre-de-recherches-sur-les-pays-lusophones-ea-3421-3441.kjsp?RH=1232635360121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cliodifle.huma-num.fr/s/CollEx-CLIODIFLE/page/welcome" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04608744/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/valerie-spaeth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/olinda-kleiman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/danilo-bomilcar-4a5ba2135/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bomilcar.danilo@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bf5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Auclert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465832v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Jiao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452510v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boutin-Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04608744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA030098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01692762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar de Andrade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec-didactique-des-langues-des-textes-et-des-cultures-ea-2288-3451.kjsp?RH=1395157259467" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/crepal-centre-de-recherches-sur-les-pays-lusophones-ea-3421-3441.kjsp?RH=1232635360121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cliodifle.huma-num.fr/s/CollEx-CLIODIFLE/page/welcome" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04608744/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/valerie-spaeth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/olinda-kleiman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/danilo-bomilcar-4a5ba2135/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bomilcar.danilo@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bf5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Auclert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465832v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Jiao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452510v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boutin-Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04608744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA030098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01692762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar de Andrade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>