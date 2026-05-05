--- v1 (2026-04-04)
+++ v2 (2026-05-05)
@@ -1165,204 +1165,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senghor en faveur de la lusophonie. Une place à reconsidérer ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La subjectivité dans la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Apostolović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuman Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bomilcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études du Crepal - Des Républiques des Lettres ? XIXe- XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREPAL, Jun 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">2ème journée d’accompagnement scientifique et de rencontre des doctorants. ED 268 / EA 2288</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC, Feb 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452581v1</w:t>
+                <w:t xml:space="preserve">hal-02452612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La subjectivité dans la recherche</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Senghor en faveur de la lusophonie. Une place à reconsidérer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bomilcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée d’accompagnement scientifique et de rencontre des doctorants. ED 268 / EA 2288</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC, Feb 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">Journée d’études du Crepal - Des Républiques des Lettres ? XIXe- XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREPAL, Jun 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452612v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaborer un projet de thèse</w:t>
               </w:r>
@@ -1908,51 +1908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec-didactique-des-langues-des-textes-et-des-cultures-ea-2288-3451.kjsp?RH=1395157259467" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/crepal-centre-de-recherches-sur-les-pays-lusophones-ea-3421-3441.kjsp?RH=1232635360121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cliodifle.huma-num.fr/s/CollEx-CLIODIFLE/page/welcome" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04608744/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/valerie-spaeth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/olinda-kleiman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/danilo-bomilcar-4a5ba2135/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bomilcar.danilo@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bf5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Auclert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465832v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Jiao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452510v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boutin-Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04608744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA030098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01692762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar de Andrade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec-didactique-des-langues-des-textes-et-des-cultures-ea-2288-3451.kjsp?RH=1395157259467" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/crepal-centre-de-recherches-sur-les-pays-lusophones-ea-3421-3441.kjsp?RH=1232635360121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cliodifle.huma-num.fr/s/CollEx-CLIODIFLE/page/welcome" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04608744/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/valerie-spaeth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/olinda-kleiman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/danilo-bomilcar-4a5ba2135/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bomilcar.danilo@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bf5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Auclert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465832v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Jiao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452510v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boutin-Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04608744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA030098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01692762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar de Andrade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>