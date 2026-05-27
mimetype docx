--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -695,293 +695,293 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se préparer à la constitution du corpus : questions théoriques et pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopération humain-IAG en Master de didactique du FLE. Savoir décrypter des contenus culturels générés par des agents conversationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+                <w:t xml:space="preserve">Danilo Bomilcar de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Auclert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Danilo Bomilcar</w:t>
+                <w:t xml:space="preserve">Diana Martinez Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les corpus en didactique des langues : de la constitution à l’analyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Teaching and learning: between Reality and Aspiration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Alep, Apr 2026, Alep, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563405v1</w:t>
+                <w:t xml:space="preserve">hal-05627047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que disent les archives sur la vie de l'Ecole de préparation des professeurs à l'étranger ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marija Apostolović</w:t>
+                <w:t xml:space="preserve">Se préparer à la constitution du corpus : questions théoriques et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cellier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Auclert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bomilcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancement de la bibliothèque CLIODIFLE : 100 ans d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Les corpus en didactique des langues : de la constitution à l’analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465541v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements de paradigme culturel en didactique du FLE de 1980 à nos jours : focus sur l’enseignement de la civilisation et sur la pédagogie des multiliteracies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -997,303 +997,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Les Cours de civilisation française de la Sorbonne et les universités parisiennes : 100 ans d’internationalisation de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La 1ère phase du projet COLLEX-CLIODIFLE : Dépouillement des archives, démarches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que disent les archives sur la vie de l'Ecole de préparation des professeurs à l'étranger ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Apostolović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bomilcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journée DILTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Lancement de la bibliothèque CLIODIFLE : 100 ans d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465829v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement de la culture dans les manuels de langue étrangère</w:t>
+                <w:t xml:space="preserve">La 1ère phase du projet COLLEX-CLIODIFLE : Dépouillement des archives, démarches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bomilcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers de formation du Paraná Parle Français - 2e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Londrina, Brésil</w:t>
+              <w:t xml:space="preserve">7e Journée DILTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465832v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La subjectivité dans la recherche</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enseignement de la culture dans les manuels de langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bomilcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée d’accompagnement scientifique et de rencontre des doctorants. ED 268 / EA 2288</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC, Feb 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">Ateliers de formation du Paraná Parle Français - 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Londrina, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452612v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senghor en faveur de la lusophonie. Une place à reconsidérer ?</w:t>
               </w:r>
@@ -1342,318 +1329,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaborer un projet de thèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La subjectivité dans la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Apostolović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuman Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bomilcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREPAL, Mar 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">2ème journée d’accompagnement scientifique et de rencontre des doctorants. ED 268 / EA 2288</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC, Feb 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452510v1</w:t>
+                <w:t xml:space="preserve">hal-02452612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes d’altérité et pratiques langagières en contexte institutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Boutin-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Apostolović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bacor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième Journée du DILTEC – Vers le centenaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DILTEC, Jun 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élaborer un projet de thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Bomilcar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoriales 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREPAL, Mar 2019, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurations et altérités lusophones au prisme des manuels de portugais langue non maternelle. Regards croisés entre Afrique, Europe et Amérique (1975-1996)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bomilcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023PA030098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04608744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1663,105 +1758,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches culturelles dans les manuels de français et de portugais du Brésil langues étrangères : l'exemple des enseignements sur l'alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bomilcar de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01692762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1908,51 +2003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec-didactique-des-langues-des-textes-et-des-cultures-ea-2288-3451.kjsp?RH=1395157259467" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/crepal-centre-de-recherches-sur-les-pays-lusophones-ea-3421-3441.kjsp?RH=1232635360121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cliodifle.huma-num.fr/s/CollEx-CLIODIFLE/page/welcome" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04608744/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/valerie-spaeth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/olinda-kleiman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/danilo-bomilcar-4a5ba2135/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bomilcar.danilo@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bf5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Auclert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465832v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Jiao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452510v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boutin-Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04608744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA030098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01692762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar de Andrade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec-didactique-des-langues-des-textes-et-des-cultures-ea-2288-3451.kjsp?RH=1395157259467" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/crepal-centre-de-recherches-sur-les-pays-lusophones-ea-3421-3441.kjsp?RH=1232635360121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cliodifle.huma-num.fr/s/CollEx-CLIODIFLE/page/welcome" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04608744/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/valerie-spaeth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/olinda-kleiman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/danilo-bomilcar-4a5ba2135/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bomilcar.danilo@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bf5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar de Andrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martinez Lara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Auclert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Jiao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boutin-Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04608744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA030098" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01692762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>