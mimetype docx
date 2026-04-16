--- v0 (2026-03-07)
+++ v1 (2026-04-16)
@@ -811,178 +811,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financialisation, income distribution and the crisis</w:t>
+                <w:t xml:space="preserve">Employment Flexibility, Dual Labour Markets, Growth, and Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
+              <w:t xml:space="preserve">Metroeconomica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366004v1</w:t>
+                <w:t xml:space="preserve">hal-01366002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employment Flexibility, Dual Labour Markets, Growth, and Distribution</w:t>
+                <w:t xml:space="preserve">Financialisation, income distribution and the crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metroeconomica</w:t>
+              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366002v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and money in Post Keynesian models</w:t>
               </w:r>
@@ -1076,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1171,51 +1171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.393-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1322,51 +1322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les développements récents de la macroéconomie post-keynésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Le Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1653,260 +1653,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History versus equilibrium? on the possibility and realist basis of a general critique of traditional equilibrium analysis</w:t>
+                <w:t xml:space="preserve">Why Economists should Choose their Inheritance: Physics and Path-independence in Economic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Setterfield Mark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
+              <w:t xml:space="preserve">Review of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366019v1</w:t>
+                <w:t xml:space="preserve">hal-01366016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability, equilibrium, and realism: a response to Sardoni</w:t>
+                <w:t xml:space="preserve">History versus equilibrium? on the possibility and realist basis of a general critique of traditional equilibrium analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setterfield Mark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366018v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Economists should Choose their Inheritance: Physics and Path-independence in Economic Systems</w:t>
+                <w:t xml:space="preserve">Stability, equilibrium, and realism: a response to Sardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setterfield Mark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Political Economy</w:t>
+              <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366016v1</w:t>
+                <w:t xml:space="preserve">hal-01366018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Danish (un)employment ‘miracle’: aggregate demand, profitability and labour market policies</w:t>
               </w:r>
@@ -2669,51 +2669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could More Flexibility of Labour Markets Help to Resume Growth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amitava Dutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3229,51 +3229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875036v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rolim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carvalho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2024.106780" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-023-00821-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Setterfield" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2022.09.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Pedrosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-021-00745-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seppecher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-018-0571-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Rochon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Asensio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00988845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Le H&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9372" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Peretti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setterfield Mark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jespersen Jesper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Vuilletet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Meijers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314335v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sterdyniak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;voluy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02880366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Dutt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida Ramos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875036v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rolim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carvalho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2024.106780" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-023-00821-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Setterfield" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2022.09.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Pedrosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-021-00745-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seppecher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-018-0571-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Rochon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Asensio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00988845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Le H&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9372" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Peretti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setterfield Mark" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jespersen Jesper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Vuilletet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Meijers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314335v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sterdyniak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;voluy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02880366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Dutt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida Ramos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>