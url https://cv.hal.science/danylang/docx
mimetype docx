--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -811,178 +811,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employment Flexibility, Dual Labour Markets, Growth, and Distribution</w:t>
+                <w:t xml:space="preserve">Financialisation, income distribution and the crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metroeconomica</w:t>
+              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366002v1</w:t>
+                <w:t xml:space="preserve">hal-01366004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financialisation, income distribution and the crisis</w:t>
+                <w:t xml:space="preserve">Employment Flexibility, Dual Labour Markets, Growth, and Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
+              <w:t xml:space="preserve">Metroeconomica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366004v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and money in Post Keynesian models</w:t>
               </w:r>
@@ -1076,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1171,51 +1171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.393-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1322,51 +1322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les développements récents de la macroéconomie post-keynésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Le Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1653,260 +1653,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Economists should Choose their Inheritance: Physics and Path-independence in Economic Systems</w:t>
+                <w:t xml:space="preserve">Stability, equilibrium, and realism: a response to Sardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setterfield Mark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Political Economy</w:t>
+              <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366016v1</w:t>
+                <w:t xml:space="preserve">hal-01366018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History versus equilibrium? on the possibility and realist basis of a general critique of traditional equilibrium analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setterfield Mark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability, equilibrium, and realism: a response to Sardoni</w:t>
+                <w:t xml:space="preserve">Why Economists should Choose their Inheritance: Physics and Path-independence in Economic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Setterfield Mark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
+              <w:t xml:space="preserve">Review of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366018v1</w:t>
+                <w:t xml:space="preserve">hal-01366016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Danish (un)employment ‘miracle’: aggregate demand, profitability and labour market policies</w:t>
               </w:r>
@@ -2669,51 +2669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could More Flexibility of Labour Markets Help to Resume Growth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amitava Dutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2790,216 +2790,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bet against the trend and cash in profits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is capacity utilization variable in the long run? An agent-based sectoral approach tomodeling hysteresis in the normal rate of capacity utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bauermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Setterfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02956879v1</w:t>
+                <w:t xml:space="preserve">halshs-02865532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is capacity utilization variable in the long run? An agent-based sectoral approach tomodeling hysteresis in the normal rate of capacity utilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bet against the trend and cash in profits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Almeida Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02865532v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02956879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity, distribution and financial fragility of non-financial firms: an agent-based stock-flow consistent (AB-SFC) model</w:t>
               </w:r>
@@ -3229,51 +3229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875036v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rolim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carvalho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2024.106780" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-023-00821-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Setterfield" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2022.09.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Pedrosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-021-00745-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seppecher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-018-0571-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Rochon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Asensio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00988845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Le H&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9372" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Peretti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setterfield Mark" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jespersen Jesper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Vuilletet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Meijers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314335v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sterdyniak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;voluy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02880366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Dutt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida Ramos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875036v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rolim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carvalho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2024.106780" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-023-00821-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Setterfield" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2022.09.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Pedrosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-021-00745-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seppecher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-018-0571-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Rochon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Asensio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00988845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Le H&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9372" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Peretti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setterfield Mark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jespersen Jesper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Vuilletet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Meijers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314335v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sterdyniak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;voluy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02880366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Dutt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida Ramos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>