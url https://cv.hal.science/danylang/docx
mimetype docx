--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -811,178 +811,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financialisation, income distribution and the crisis</w:t>
+                <w:t xml:space="preserve">Employment Flexibility, Dual Labour Markets, Growth, and Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
+              <w:t xml:space="preserve">Metroeconomica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366004v1</w:t>
+                <w:t xml:space="preserve">hal-01366002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employment Flexibility, Dual Labour Markets, Growth, and Distribution</w:t>
+                <w:t xml:space="preserve">Financialisation, income distribution and the crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metroeconomica</w:t>
+              <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366002v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and money in Post Keynesian models</w:t>
               </w:r>
@@ -1076,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1171,51 +1171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.393-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1322,51 +1322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les développements récents de la macroéconomie post-keynésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Le Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1653,51 +1653,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability, equilibrium, and realism: a response to Sardoni</w:t>
+                <w:t xml:space="preserve">History versus equilibrium? on the possibility and realist basis of a general critique of traditional equilibrium analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setterfield Mark</w:t>
@@ -1711,75 +1711,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366018v1</w:t>
+                <w:t xml:space="preserve">hal-01366019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History versus equilibrium? on the possibility and realist basis of a general critique of traditional equilibrium analysis</w:t>
+                <w:t xml:space="preserve">Stability, equilibrium, and realism: a response to Sardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setterfield Mark</w:t>
@@ -1793,51 +1793,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Post Keynesian Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366019v1</w:t>
+                <w:t xml:space="preserve">hal-01366018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Economists should Choose their Inheritance: Physics and Path-independence in Economic Systems</w:t>
               </w:r>
@@ -2669,51 +2669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could More Flexibility of Labour Markets Help to Resume Growth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amitava Dutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2790,216 +2790,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is capacity utilization variable in the long run? An agent-based sectoral approach tomodeling hysteresis in the normal rate of capacity utilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bet against the trend and cash in profits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Almeida Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02865532v1</w:t>
+                <w:t xml:space="preserve">halshs-02956879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bet against the trend and cash in profits</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is capacity utilization variable in the long run? An agent-based sectoral approach tomodeling hysteresis in the normal rate of capacity utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bauermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Setterfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Almeida Ramos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-02956879v1</w:t>
+                <w:t xml:space="preserve">halshs-02865532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity, distribution and financial fragility of non-financial firms: an agent-based stock-flow consistent (AB-SFC) model</w:t>
               </w:r>
@@ -3229,51 +3229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875036v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rolim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carvalho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2024.106780" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-023-00821-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Setterfield" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2022.09.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Pedrosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-021-00745-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seppecher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-018-0571-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Rochon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Asensio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00988845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Le H&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9372" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Peretti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setterfield Mark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jespersen Jesper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Vuilletet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Meijers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314335v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sterdyniak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;voluy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02880366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Dutt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida Ramos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875036v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rolim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carvalho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2024.106780" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-023-00821-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Setterfield" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2022.09.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Pedrosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-021-00745-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seppecher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-018-0571-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Rochon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Asensio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00988845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Le H&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9372" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Peretti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setterfield Mark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jespersen Jesper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Vuilletet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Meijers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314335v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sterdyniak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;voluy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02880366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Dutt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida Ramos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>