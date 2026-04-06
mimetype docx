--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uORF ‐ HsfA1a ‐ WOX11 module controls crown root development in rice</w:t>
+                <w:t xml:space="preserve">Epigenetics in the modern era of crop improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting Zhang</w:t>
+                <w:t xml:space="preserve">Yan Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yimeng Xiang</w:t>
+                <w:t xml:space="preserve">Xiaofeng Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miaomiao Ye</w:t>
+                <w:t xml:space="preserve">Xiangsong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Yuan</w:t>
+                <w:t xml:space="preserve">Xian Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoyong Xu</w:t>
+                <w:t xml:space="preserve">Xing Wang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 247 (2), pp.760-773. </w:t>
+              <w:t xml:space="preserve">Science China Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (6), pp.1570-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11427-024-2784-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461379v1</w:t>
+                <w:t xml:space="preserve">hal-05461356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics in the modern era of crop improvements</w:t>
+                <w:t xml:space="preserve">Regulation of m6A RNA reader protein OsECT3 activity by lysine acetylation in the cold stress response in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Xue</w:t>
+                <w:t xml:space="preserve">Nini Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaofeng Cao</w:t>
+                <w:t xml:space="preserve">Peizhe Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangsong Chen</w:t>
+                <w:t xml:space="preserve">Ziyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xian Deng</w:t>
+                <w:t xml:space="preserve">Yangjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing Wang Deng</w:t>
+                <w:t xml:space="preserve">Zhihe Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68 (6), pp.1570-1609. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (6), pp.1165-1180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11427-024-2784-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-025-02013-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461356v1</w:t>
+                <w:t xml:space="preserve">hal-05461560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of m6A RNA reader protein OsECT3 activity by lysine acetylation in the cold stress response in rice</w:t>
+                <w:t xml:space="preserve">The uORF ‐ HsfA1a ‐ WOX11 module controls crown root development in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nini Ma</w:t>
+                <w:t xml:space="preserve">Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peizhe Song</w:t>
+                <w:t xml:space="preserve">Yimeng Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziyang Liu</w:t>
+                <w:t xml:space="preserve">Miaomiao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangjie Li</w:t>
+                <w:t xml:space="preserve">Meng Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihe Cai</w:t>
+                <w:t xml:space="preserve">Guoyong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (6), pp.1165-1180. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 247 (2), pp.760-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-025-02013-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461560v1</w:t>
+                <w:t xml:space="preserve">hal-05461379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription factors WOX11 and LBD16 function with histone demethylase JMJ706 to control crown root development in rice</w:t>
               </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiyu Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (5), pp.1777-1790. </w:t>
@@ -770,291 +770,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysine acetylation of histone acetyltransferase adaptor protein ADA2 is a mechanism of metabolic control of chromatin modification in plants</w:t>
+                <w:t xml:space="preserve">A histone deacetylase confers plant tolerance to heat stress by controlling protein lysine deacetylation and stress granule formation in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Yu</w:t>
+                <w:t xml:space="preserve">Zhengting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Zhao</w:t>
+                <w:t xml:space="preserve">Qiutao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hebo Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yaping Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (3), pp.439-452. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (9), pp.114642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-024-01623-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.114642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557023v1</w:t>
+                <w:t xml:space="preserve">hal-04807657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A histone deacetylase confers plant tolerance to heat stress by controlling protein lysine deacetylation and stress granule formation in rice</w:t>
+                <w:t xml:space="preserve">Lysine acetylation of histone acetyltransferase adaptor protein ADA2 is a mechanism of metabolic control of chromatin modification in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengting Chen</w:t>
+                <w:t xml:space="preserve">Yue Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiutao Xu</w:t>
+                <w:t xml:space="preserve">Feng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaping Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Wang</w:t>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hebo Zhao</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (9), pp.114642. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.439-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.114642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-024-01623-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807657v1</w:t>
+                <w:t xml:space="preserve">hal-04557023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation remodeling and the functional implication during male gametogenesis in rice</w:t>
               </w:r>
@@ -1079,51 +1079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1168,1419 +1168,1419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription factor WOX11 regulates protein translation via ribosome protein acetylation in rice roots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
+                <w:t xml:space="preserve">The F‐box protein SHORT PRIMARY ROOT modulates primary root meristem activity by targeting SEUSS‐LIKE protein for degradation in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nini Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongmao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunli Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao‐xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiad025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (8), pp.1937-1949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jipb.13492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600083v1</w:t>
+                <w:t xml:space="preserve">hal-04600055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA adenine demethylase impairs PRC2-mediated repression of genes marked by a specific chromatin signature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">An enhanced network of energy metabolism, lysine acetylation, and growth-promoting protein accumulation is associated with heterosis in elite hybrid rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma, Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingxiao Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wentao Wang</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li, Sheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming, Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-023-03042-4⟩</w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (4), pp.100560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452014v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACL and HAT1 form a nuclear module to acetylate histone H4K5 and promote cell proliferation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xuan Ma</w:t>
+                <w:t xml:space="preserve">DELLA ‐mediated gene repression is maintained by chromatin modification in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wentao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinran Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39101-4⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2023114220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452002v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S‐Nitrosylation of the histone deacetylase HDA19 stimulates its activity to enhance plant stress tolerance in Arabidopsis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Metabolic regulation of the plant epigenome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingli Chuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chun Bao</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 114 (4), pp.836-854. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16174⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 114 (5), pp.1001-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304589v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced network of energy metabolism, lysine acetylation, and growth-promoting protein accumulation is associated with heterosis in elite hybrid rice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ming, Xin</w:t>
+                <w:t xml:space="preserve">WOX11 and CRL1 act synergistically to promote crown root development by maintaining cytokinin homeostasis in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leping Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lele Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yimeng Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyu Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100560⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (1), pp.204-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450630v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The F‐box protein SHORT PRIMARY ROOT modulates primary root meristem activity by targeting SEUSS‐LIKE protein for degradation in rice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifaceted functions of histone deacetylases in stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avilien Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 28 (11), pp.1245-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jipb.13492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04600055v1</w:t>
+                <w:t xml:space="preserve">hal-04155434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WOX11 and CRL1 act synergistically to promote crown root development by maintaining cytokinin homeostasis in rice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Qiyu Deng</w:t>
+                <w:t xml:space="preserve">Transcription factor WOX11 regulates protein translation via ribosome protein acetylation in rice roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiutao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaping Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191 (4), pp.2224-2228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiad025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04601778v1</w:t>
+                <w:t xml:space="preserve">hal-04600083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DELLA ‐mediated gene repression is maintained by chromatin modification in rice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">A DNA adenine demethylase impairs PRC2-mediated repression of genes marked by a specific chromatin signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingxiao Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinran Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wentao Wang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chen Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (21), </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embj.2023114220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-023-03042-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452019v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic regulation of the plant epigenome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Lu</w:t>
+                <w:t xml:space="preserve">S‐Nitrosylation of the histone deacetylase HDA19 stimulates its activity to enhance plant stress tolerance in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Bu</w:t>
+                <w:t xml:space="preserve">Zhenting Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingli Chuan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yu Zhao</w:t>
+                <w:t xml:space="preserve">Zheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 114 (5), pp.1001-1013. </w:t>
+              <w:t xml:space="preserve">, 2023, 114 (4), pp.836-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454284v1</w:t>
+                <w:t xml:space="preserve">hal-04304589v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted functions of histone deacetylases in stress response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyun Cui</w:t>
+                <w:t xml:space="preserve">ACL and HAT1 form a nuclear module to acetylate histone H4K5 and promote cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiutao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaping Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avilien Dard</w:t>
+                <w:t xml:space="preserve">Biao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xuan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 28 (11), pp.1245-1256. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39101-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155434v1</w:t>
+                <w:t xml:space="preserve">hal-04452002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROS-stimulated protein lysine acetylation is required for crown root development in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiutao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaping Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honglin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2644,77 +2644,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paternal DNA methylation is remodeled to maternal levels in rice zygote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoli Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2778,64 +2778,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coiled-coil protein associates Polycomb Repressive Complex 2 with KNOX/BELL transcription factors to maintain silencing of cell differentiation-promoting genes in the shoot apex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng-Quan Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wentao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2893,360 +2893,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic control of histone demethylase activity involved in plant response to high temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yue Lu</w:t>
+                <w:t xml:space="preserve">Histone deacetylases control lysine acetylation of ribosomal proteins in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiutao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaping Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Issakidis-Bourguet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 185 (4), pp.1813-1828. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (8), pp.4613-4628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiab020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331757v1</w:t>
+                <w:t xml:space="preserve">hal-03331709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone deacetylases control lysine acetylation of ribosomal proteins in rice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yaping Yue</w:t>
+                <w:t xml:space="preserve">Metabolic control of histone demethylase activity involved in plant response to high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Liu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Issakidis-Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (8), pp.4613-4628. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (4), pp.1813-1828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiab020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331709v1</w:t>
+                <w:t xml:space="preserve">hal-03331757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SnRK1 stimulates the histone H3K27me3 demethylase JMJ705 to regulate a transcriptional switch to control energy homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wentao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangfang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3310,77 +3310,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone deacetylase HDA710 controls salt tolerance by regulating ABA signaling in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhan Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiutao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63 (3), pp.451-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3414,77 +3414,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental variation in CHG methylation is associated with allelic-specific expression in elite hybrid rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingxiao Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinglu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3587,51 +3587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3708,77 +3708,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoli Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangsong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 183 (3), pp.1035-1046. </w:t>
@@ -3829,64 +3829,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding epigenomics based on the rice model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue M. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133 (5), pp.1345-1363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4084,77 +4084,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoli Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangsong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 183 (3), pp.1035-1046. </w:t>
@@ -4218,77 +4218,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangsong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 249, pp.153167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4348,64 +4348,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoli Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5, pp.795-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4465,64 +4465,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoli Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (8), pp.795-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4550,278 +4550,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone acetylation dynamics integrates metabolic activity to regulate plant response to stress</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regulation of FUSCA3 Expression During Seed Development in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas James Roscoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vaissayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Paszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Kelemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01236⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (2), pp.476-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcy224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619691v1</w:t>
+                <w:t xml:space="preserve">hal-02386031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of FUSCA3 Expression During Seed Development in Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histone acetylation dynamics integrates metabolic activity to regulate plant response to stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (2), pp.476-487. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcy224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386031v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis histone deacetylase HDA15 directly represses plant response to elevated ambient temperature</w:t>
               </w:r>
@@ -4833,51 +4833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5069,697 +5069,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and analysis of adenine N6-methylation sites in the rice genome</w:t>
+                <w:t xml:space="preserve">Dynamic and spatial restriction of Polycomb activity by plant histone demethylases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Zhou</w:t>
+                <w:t xml:space="preserve">Wenhao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changshi Wang</w:t>
+                <w:t xml:space="preserve">Dijun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongbo Liu</w:t>
+                <w:t xml:space="preserve">Cezary Smaczniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiangwei Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qian Liu</w:t>
+                <w:t xml:space="preserve">Julia Engelhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 4 (8), pp.554-563. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0214-x⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 4 (9), pp.681-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0219-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451953v1</w:t>
+                <w:t xml:space="preserve">hal-01959671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and spatial restriction of Polycomb activity by plant histone demethylases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and analysis of adenine N6-methylation sites in the rice genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dijun Chen</w:t>
+                <w:t xml:space="preserve">Chao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cezary Smaczniak</w:t>
+                <w:t xml:space="preserve">Changshi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Engelhorn</w:t>
+                <w:t xml:space="preserve">Hongbo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyang Liu</w:t>
+                <w:t xml:space="preserve">Qiangwei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 4 (9), pp.681-689. </w:t>
+              <w:t xml:space="preserve">, 2018, 4 (8), pp.554-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0219-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0214-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959671v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and analysis of adenine N-6-methylation sites in the rice genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changshi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongbo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiangwei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4, pp.554-563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-018-0214-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and functional interplay of histone lysine butyrylation, crotonylation, and acetylation in rice under starvation and submergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DDM1 Represses Noncoding RNA Expression and RNA-Directed DNA Methylation in Heterochromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yue Yu</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhong-Yi Cheng</w:t>
+                <w:t xml:space="preserve">Tian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-018-1533-y⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177 (3), pp.1187-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.00352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452059v1</w:t>
+                <w:t xml:space="preserve">hal-02625680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DDM1 Represses Noncoding RNA Expression and RNA-Directed DNA Methylation in Heterochromatin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics and functional interplay of histone lysine butyrylation, crotonylation, and acetylation in rice under starvation and submergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tian Wu</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiutao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruoyu Zhang</w:t>
+                <w:t xml:space="preserve">Zhong-Yi Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 177 (3), pp.1187-1197. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.18.00352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-018-1533-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625680v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WOX11 recruits a histone H3K27me3 demethylase to promote gene expression during shoot development in rice</w:t>
               </w:r>
@@ -5892,117 +5892,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and functional interplay of histone lysine butyrylation, crotonylation, and acetylation in rice under starvation and submergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiutao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Yi Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, pp.144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-018-1533-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623687v1</w:t>
@@ -6294,64 +6294,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rice NAD(+)-dependent histone deacetylase OsSRT1 represses glycolysis and regulates the moonlighting function of GAPDH as a transcriptional activator of glycolytic genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (21), pp.12241-12255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6666,64 +6666,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of chromatin regulators reveals specific features of rice DNA methylation pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiangwei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoli Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6826,51 +6826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (6), pp.811 - 820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7077,51 +7077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (11), pp.e28224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7181,51 +7181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Servet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (4), pp.670-677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7579,51 +7579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 278 (30), pp.28246 - 28251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7715,51 +7715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7836,51 +7836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques-Monod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8074,51 +8074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolei Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Bao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changli Zeng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527021123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimeng Xiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Ye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yuan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoyong Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70214" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Cao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangsong Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Deng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Wang Deng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11427-024-2784-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nini Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Song" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjie Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihe Cai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02013-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leping Geng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfang Tan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyu Deng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad318" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Yue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xiu Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01623-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengting Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiutao Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebo Zhao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Lu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03222-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452014v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiao Jia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-03042-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452002v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39101-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304589v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenting Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Cui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16174" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma, Xuan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Sheng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming, Xin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100560" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmao Yu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunli Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao&#8208;xiu Zhou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.13492" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lele Jiao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18522" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2023114220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Bu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingli Chuan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16122" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilien Dard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.06.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495786v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglin Huang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2022.07.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoli Zhou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42394-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Quan Tan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac133" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab244" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Hu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab224" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334109v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Ullah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.13042" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451991v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglu Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Hu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab088" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.06.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03218052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00453" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue M. Lu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03518-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Ge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Chang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2019.12.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452048v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03218009v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Hu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2020.153167" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0471-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619691v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01236" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386031v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas James Roscoe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Paszkiewicz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy224" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060206v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Lei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14492" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeng Cheng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changshi Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiangwei Zhou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0214-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Yan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijun Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Smaczniak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Engelhorn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Liu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0219-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452059v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Yi Cheng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1533-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625680v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00352" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969458v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepiniec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roscoe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-X Zhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0337-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622107v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufang Su" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyang Xiong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2017.10.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629084v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx825" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605436v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Long" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Yang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00908" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451959v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636695v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00393" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633217v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12315" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336768v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Audonnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Servet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00290" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336767v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028224" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336756v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssq018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659090v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03606.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675476v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You-Fang Li" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Ayadi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lemonnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M409000200" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242274v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergounioux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delarue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m302787200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339037v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339042v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolei Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Bao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changli Zeng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527021123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Cao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangsong Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Deng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Wang Deng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11427-024-2784-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nini Ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Song" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjie Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihe Cai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02013-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimeng Xiang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Ye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yuan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoyong Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70214" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leping Geng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfang Tan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyu Deng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad318" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengting Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiutao Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebo Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Yue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114642" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xiu Zhou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01623-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Lu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03222-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmao Yu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunli Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao&#8208;xiu Zhou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.13492" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma, Xuan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiao Jia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Sheng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming, Xin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100560" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2023114220" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Bu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingli Chuan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Cui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16122" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lele Jiao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18522" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilien Dard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.06.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600083v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452014v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-03042-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304589v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenting Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16174" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452002v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Ma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39101-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495786v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglin Huang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2022.07.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoli Zhou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42394-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Quan Tan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac133" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331709v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab244" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Hu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab224" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334109v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Ullah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.13042" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451991v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglu Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Hu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab088" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.06.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03218052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00453" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue M. Lu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03518-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Ge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Chang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2019.12.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452048v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03218009v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Hu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2020.153167" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0471-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386031v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas James Roscoe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Paszkiewicz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy224" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619691v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01236" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060206v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Lei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14492" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeng Cheng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959671v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Yan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijun Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Smaczniak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Engelhorn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0219-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changshi Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Liu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiangwei Zhou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0214-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Zhang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00352" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452059v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Yi Cheng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1533-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969458v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepiniec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roscoe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-X Zhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0337-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622107v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufang Su" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyang Xiong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2017.10.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629084v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx825" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605436v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Long" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Yang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00908" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451959v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636695v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00393" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633217v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12315" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336768v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Audonnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Servet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00290" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336767v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028224" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336756v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssq018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659090v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03606.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675476v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You-Fang Li" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Ayadi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lemonnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M409000200" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242274v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergounioux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delarue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m302787200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339037v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339042v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>