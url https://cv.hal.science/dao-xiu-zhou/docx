--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics in the modern era of crop improvements</w:t>
+                <w:t xml:space="preserve">The uORF ‐ HsfA1a ‐ WOX11 module controls crown root development in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Xue</w:t>
+                <w:t xml:space="preserve">Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaofeng Cao</w:t>
+                <w:t xml:space="preserve">Yimeng Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangsong Chen</w:t>
+                <w:t xml:space="preserve">Miaomiao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xian Deng</w:t>
+                <w:t xml:space="preserve">Meng Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing Wang Deng</w:t>
+                <w:t xml:space="preserve">Guoyong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68 (6), pp.1570-1609. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 247 (2), pp.760-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11427-024-2784-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461356v1</w:t>
+                <w:t xml:space="preserve">hal-05461379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of m6A RNA reader protein OsECT3 activity by lysine acetylation in the cold stress response in rice</w:t>
               </w:r>
@@ -502,2085 +502,2085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uORF ‐ HsfA1a ‐ WOX11 module controls crown root development in rice</w:t>
+                <w:t xml:space="preserve">Epigenetics in the modern era of crop improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting Zhang</w:t>
+                <w:t xml:space="preserve">Yan Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yimeng Xiang</w:t>
+                <w:t xml:space="preserve">Xiaofeng Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miaomiao Ye</w:t>
+                <w:t xml:space="preserve">Xiangsong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Yuan</w:t>
+                <w:t xml:space="preserve">Xian Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoyong Xu</w:t>
+                <w:t xml:space="preserve">Xing Wang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 247 (2), pp.760-773. </w:t>
+              <w:t xml:space="preserve">Science China Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (6), pp.1570-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11427-024-2784-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461379v1</w:t>
+                <w:t xml:space="preserve">hal-05461356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription factors WOX11 and LBD16 function with histone demethylase JMJ706 to control crown root development in rice</w:t>
+                <w:t xml:space="preserve">Lysine acetylation of histone acetyltransferase adaptor protein ADA2 is a mechanism of metabolic control of chromatin modification in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leping Geng</w:t>
+                <w:t xml:space="preserve">Yue Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingfang Tan</w:t>
+                <w:t xml:space="preserve">Feng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiyu Deng</w:t>
+                <w:t xml:space="preserve">Yaping Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yijie Wang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koad318⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.439-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-024-01623-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601501v1</w:t>
+                <w:t xml:space="preserve">hal-04557023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A histone deacetylase confers plant tolerance to heat stress by controlling protein lysine deacetylation and stress granule formation in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiutao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hebo Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaping Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (9), pp.114642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.114642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysine acetylation of histone acetyltransferase adaptor protein ADA2 is a mechanism of metabolic control of chromatin modification in plants</w:t>
+                <w:t xml:space="preserve">DNA methylation remodeling and the functional implication during male gametogenesis in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Yu</w:t>
+                <w:t xml:space="preserve">Xue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bo Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Feng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (3), pp.439-452. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-024-01623-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-024-03222-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557023v1</w:t>
+                <w:t xml:space="preserve">hal-04557022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation remodeling and the functional implication during male gametogenesis in rice</w:t>
+                <w:t xml:space="preserve">Transcription factors WOX11 and LBD16 function with histone demethylase JMJ706 to control crown root development in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Li</w:t>
+                <w:t xml:space="preserve">Leping Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Zhu</w:t>
+                <w:t xml:space="preserve">Mingfang Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Feng Zhao</w:t>
+                <w:t xml:space="preserve">Qiyu Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Liu</w:t>
+                <w:t xml:space="preserve">Yijie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.84. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (5), pp.1777-1790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-024-03222-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koad318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557022v1</w:t>
+                <w:t xml:space="preserve">hal-04601501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The F‐box protein SHORT PRIMARY ROOT modulates primary root meristem activity by targeting SEUSS‐LIKE protein for degradation in rice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dao‐xiu Zhou</w:t>
+                <w:t xml:space="preserve">Transcription factor WOX11 regulates protein translation via ribosome protein acetylation in rice roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiutao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaping Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jipb.13492⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191 (4), pp.2224-2228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiad025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600055v1</w:t>
+                <w:t xml:space="preserve">hal-04600083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced network of energy metabolism, lysine acetylation, and growth-promoting protein accumulation is associated with heterosis in elite hybrid rice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A DNA adenine demethylase impairs PRC2-mediated repression of genes marked by a specific chromatin signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingxiao Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ming, Xin</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinran Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wentao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100560⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-023-03042-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450630v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DELLA ‐mediated gene repression is maintained by chromatin modification in rice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chen Chu</w:t>
+                <w:t xml:space="preserve">S‐Nitrosylation of the histone deacetylase HDA19 stimulates its activity to enhance plant stress tolerance in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenting Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2023114220⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114 (4), pp.836-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452019v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304589v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic regulation of the plant epigenome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yu Zhao</w:t>
+                <w:t xml:space="preserve">ACL and HAT1 form a nuclear module to acetylate histone H4K5 and promote cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiutao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaping Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16122⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39101-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454284v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WOX11 and CRL1 act synergistically to promote crown root development by maintaining cytokinin homeostasis in rice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifaceted functions of histone deacetylases in stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avilien Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18522⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 28 (11), pp.1245-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601778v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted functions of histone deacetylases in stress response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The F‐box protein SHORT PRIMARY ROOT modulates primary root meristem activity by targeting SEUSS‐LIKE protein for degradation in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nini Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyun Cui</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongmao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunli Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao‐xiu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.06.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (8), pp.1937-1949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jipb.13492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155434v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription factor WOX11 regulates protein translation via ribosome protein acetylation in rice roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An enhanced network of energy metabolism, lysine acetylation, and growth-promoting protein accumulation is associated with heterosis in elite hybrid rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma, Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingxiao Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li, Sheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiutao Xu</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhengting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming, Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiad025⟩</w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (4), pp.100560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600083v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA adenine demethylase impairs PRC2-mediated repression of genes marked by a specific chromatin signature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">DELLA ‐mediated gene repression is maintained by chromatin modification in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wentao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wentao Wang</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-023-03042-4⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2023114220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452014v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S‐Nitrosylation of the histone deacetylase HDA19 stimulates its activity to enhance plant stress tolerance in Arabidopsis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Metabolic regulation of the plant epigenome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingli Chuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chun Bao</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 114 (4), pp.836-854. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16174⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 114 (5), pp.1001-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304589v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACL and HAT1 form a nuclear module to acetylate histone H4K5 and promote cell proliferation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zhengting Chen</w:t>
+                <w:t xml:space="preserve">WOX11 and CRL1 act synergistically to promote crown root development by maintaining cytokinin homeostasis in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leping Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Ma</w:t>
+                <w:t xml:space="preserve">Lele Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yimeng Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyu Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.3265. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (1), pp.204-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39101-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452002v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROS-stimulated protein lysine acetylation is required for crown root development in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiutao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiutao Xu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhengting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaping Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honglin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2631,90 +2631,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paternal DNA methylation is remodeled to maternal levels in rice zygote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoli Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2778,90 +2778,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coiled-coil protein associates Polycomb Repressive Complex 2 with KNOX/BELL transcription factors to maintain silencing of cell differentiation-promoting genes in the shoot apex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng-Quan Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wentao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (8), pp.2969-2988. </w:t>
@@ -2899,90 +2899,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone deacetylases control lysine acetylation of ribosomal proteins in rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiutao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiutao Xu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhengting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaping Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3033,103 +3033,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic control of histone demethylase activity involved in plant response to high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Issakidis-Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 185 (4), pp.1813-1828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3157,4515 +3157,4515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SnRK1 stimulates the histone H3K27me3 demethylase JMJ705 to regulate a transcriptional switch to control energy homeostasis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histone deacetylase HDA710 controls salt tolerance by regulating ABA signaling in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fangfang Hu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farhan Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiutao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (12), pp.3721-3742. </w:t>
+              <w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (3), pp.451-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jipb.13042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451982v1</w:t>
+                <w:t xml:space="preserve">hal-03334109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone deacetylase HDA710 controls salt tolerance by regulating ABA signaling in rice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SnRK1 stimulates the histone H3K27me3 demethylase JMJ705 to regulate a transcriptional switch to control energy homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wentao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinran Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhan Ullah</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fangfang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63 (3), pp.451-467. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (12), pp.3721-3742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jipb.13042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334109v1</w:t>
+                <w:t xml:space="preserve">hal-04451982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental variation in CHG methylation is associated with allelic-specific expression in elite hybrid rice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Ma</w:t>
+                <w:t xml:space="preserve">DNA demethylases remodel DNA methylation in rice gametes and zygote and are required for reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoli Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Xing</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tong Hu</w:t>
+                <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiab088⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (9), pp.1569-1583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2021.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451991v1</w:t>
+                <w:t xml:space="preserve">hal-04451965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA demethylases remodel DNA methylation in rice gametes and zygote and are required for reproduction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yu Zhao</w:t>
+                <w:t xml:space="preserve">Parental variation in CHG methylation is associated with allelic-specific expression in elite hybrid rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingxiao Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Jiang</w:t>
+                <w:t xml:space="preserve">Tong Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (9), pp.1569-1583. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 186 (2), pp.1025-1041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2021.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiab088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451965v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chromodomain-Helicase-DNA-Binding Factor Functions in Chromatin Modification and Gene Regulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding epigenomics based on the rice model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Tan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Yue M. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 183 (3), pp.1035-1046. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (5), pp.1345-1363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.20.00453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03518-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218052v1</w:t>
+                <w:t xml:space="preserve">hal-02895050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding epigenomics based on the rice model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histone Deacetylase HDA9 and WRKY53 Transcription Factor Are Mutual Antagonists in Regulation of Plant Stress Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue M. Lu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jingyu Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03518-7⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.598-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2019.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895050v1</w:t>
+                <w:t xml:space="preserve">hal-03217213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone Deacetylase HDA9 and WRKY53 Transcription Factor Are Mutual Antagonists in Regulation of Plant Stress Response</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wenwen Chang</w:t>
+                <w:t xml:space="preserve">A Chromodomain-Helicase-DNA-Binding Factor Functions in Chromatin Modification and Gene Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Liu</w:t>
+                <w:t xml:space="preserve">Feng Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoli Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangsong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (4), pp.598-611. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (3), pp.1035-1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2019.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.20.00453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217213v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chromodomain-Helicase-DNA-Binding Factor Functions in Chromatin Modification and Gene Regulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Distribution pattern of histone marks potentially determines their roles in transcription and RNA processing in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangsong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.20.00453⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249, pp.153167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2020.153167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452048v1</w:t>
+                <w:t xml:space="preserve">hal-03218009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution pattern of histone marks potentially determines their roles in transcription and RNA processing in rice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Chromodomain-Helicase-DNA-Binding Factor Functions in Chromatin Modification and Gene Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoli Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangsong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (3), pp.1035-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.20.00453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2020.153167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03218009v1</w:t>
+                <w:t xml:space="preserve">hal-03218052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-cell three-dimensional genome structures of rice gametes and unicellular zygotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoli Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 5, pp.795-800. </w:t>
+              <w:t xml:space="preserve">, 2019, 5 (8), pp.795-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-019-0471-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626291v1</w:t>
+                <w:t xml:space="preserve">hal-04451971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell three-dimensional genome structures of rice gametes and unicellular zygotes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Jiang</w:t>
+                <w:t xml:space="preserve">Histone acetylation dynamics integrates metabolic activity to regulate plant response to stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yue Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-019-0471-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451971v1</w:t>
+                <w:t xml:space="preserve">hal-02619691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of FUSCA3 Expression During Seed Development in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas James Roscoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vaissayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Paszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (2), pp.476-487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pcy224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone acetylation dynamics integrates metabolic activity to regulate plant response to stress</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arabidopsis histone deacetylase HDA15 directly represses plant response to elevated ambient temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoli Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (5), pp.991-1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02619691v1</w:t>
+                <w:t xml:space="preserve">hal-03060206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis histone deacetylase HDA15 directly represses plant response to elevated ambient temperature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-cell three-dimensional genome structures of rice gametes and unicellular zygotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoli Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.795-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-019-0471-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.14492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03060206v1</w:t>
+                <w:t xml:space="preserve">hal-02626291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WOX11 recruits a histone H3K27me3 demethylase to promote gene expression during shoot development in rice</w:t>
+                <w:t xml:space="preserve">Dynamic and spatial restriction of Polycomb activity by plant histone demethylases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saifeng Cheng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyun Liu</w:t>
+                <w:t xml:space="preserve">Wenhao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiantian Li</w:t>
+                <w:t xml:space="preserve">Dijun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezary Smaczniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Engelhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky017⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (9), pp.681-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0219-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620947v1</w:t>
+                <w:t xml:space="preserve">hal-01959671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and spatial restriction of Polycomb activity by plant histone demethylases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and analysis of adenine N-6-methylation sites in the rice genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Engelhorn</w:t>
+                <w:t xml:space="preserve">Chao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyang Liu</w:t>
+                <w:t xml:space="preserve">Changshi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongbo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiangwei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 4 (9), pp.681-689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0219-5⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 4, pp.554-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0214-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959671v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and analysis of adenine N6-methylation sites in the rice genome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Changshi Wang</w:t>
+                <w:t xml:space="preserve">DDM1 Represses Noncoding RNA Expression and RNA-Directed DNA Methylation in Heterochromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongbo Liu</w:t>
+                <w:t xml:space="preserve">Tian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiangwei Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qian Liu</w:t>
+                <w:t xml:space="preserve">Ruoyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (8), pp.554-563. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177 (3), pp.1187-1197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0214-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.00352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451953v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and analysis of adenine N-6-methylation sites in the rice genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Qian Liu</w:t>
+                <w:t xml:space="preserve">Dynamics and functional interplay of histone lysine butyrylation, crotonylation, and acetylation in rice under starvation and submergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiutao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Yi Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0214-x⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-018-1533-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626450v1</w:t>
+                <w:t xml:space="preserve">hal-04452059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DDM1 Represses Noncoding RNA Expression and RNA-Directed DNA Methylation in Heterochromatin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">WOX11 recruits a histone H3K27me3 demethylase to promote gene expression during shoot development in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saifeng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ruoyu Zhang</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.18.00352⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (5), pp.2356-2369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625680v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and functional interplay of histone lysine butyrylation, crotonylation, and acetylation in rice under starvation and submergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiutao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Yi Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 19 (1), pp.144. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 19, pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-018-1533-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-018-1533-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04452059v1</w:t>
+                <w:t xml:space="preserve">hal-02623687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WOX11 recruits a histone H3K27me3 demethylase to promote gene expression during shoot development in rice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiantian Li</w:t>
+                <w:t xml:space="preserve">Molecular and epigenetic regulations and functions of the LAFL transcriptional regulators that control seed development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roscoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-X Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky017⟩</w:t>
+              <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (3), pp.291-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00497-018-0337-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451937v1</w:t>
+                <w:t xml:space="preserve">hal-01969458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and functional interplay of histone lysine butyrylation, crotonylation, and acetylation in rice under starvation and submergence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">WOX11 recruits a histone H3K27me3 demethylase to promote gene expression during shoot development in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saifeng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zhong-Yi Cheng</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-018-1533-y⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (5), pp.2356-2369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623687v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and epigenetic regulations and functions of the LAFL transcriptional regulators that control seed development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.-X Zhou</w:t>
+                <w:t xml:space="preserve">Histone deacetylase AtSRT1 links metabolic flux and stress response in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lufang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyang Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (12), pp.1510-1522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2017.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00497-018-0337-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01969458v1</w:t>
+                <w:t xml:space="preserve">hal-02622107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone deacetylase AtSRT1 links metabolic flux and stress response in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rice NAD(+)-dependent histone deacetylase OsSRT1 represses glycolysis and regulates the moonlighting function of GAPDH as a transcriptional activator of glycolytic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (21), pp.12241-12255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2017.10.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622107v1</w:t>
+                <w:t xml:space="preserve">hal-02629084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rice NAD(+)-dependent histone deacetylase OsSRT1 represses glycolysis and regulates the moonlighting function of GAPDH as a transcriptional activator of glycolytic genes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rice homeodomain protein WOX11 recruits a histone acetyltransferase complex to establish programs of cell proliferation of crown root meristem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoli Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saifeng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (5), pp.1088-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.16.00908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02629084v1</w:t>
+                <w:t xml:space="preserve">hal-01605436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rice homeodomain protein WOX11 recruits a histone acetyltransferase complex to establish programs of cell proliferation of crown root meristem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wenjing Yang</w:t>
+                <w:t xml:space="preserve">Histone Deacetylase AtSRT1 Links Metabolic Flux and Stress Response in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lufang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyang Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (12), pp.1510-1522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2017.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.16.00908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01605436v1</w:t>
+                <w:t xml:space="preserve">hal-04451959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone Deacetylase AtSRT1 Links Metabolic Flux and Stress Response in Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zeyang Xiong</w:t>
+                <w:t xml:space="preserve">Analysis of chromatin regulators reveals specific features of rice DNA methylation pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiangwei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoli Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2017.10.010⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (3), pp.2041-2054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451959v1</w:t>
+                <w:t xml:space="preserve">hal-02636695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of chromatin regulators reveals specific features of rice DNA methylation pathways</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromodomain, Helicase and DNA-binding CHD1 protein, CHR5, are involved in establishing active chromatin state of seed maturation genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (6), pp.811 - 820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02636695v1</w:t>
+                <w:t xml:space="preserve">hal-02633217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromodomain, Helicase and DNA-binding CHD1 protein, CHR5, are involved in establishing active chromatin state of seed maturation genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Over-expression of histone H3K4 demethylase gene JMJ15 enhances salt tolerance in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Servet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.12315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02633217v1</w:t>
+                <w:t xml:space="preserve">hal-04336768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over-expression of histone H3K4 demethylase gene JMJ15 enhances salt tolerance in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">The Role of Histone Methylation and H2A.Z Occupancy during Rapid Activation of Ethylene Responsive Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), pp.e28224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04336768v1</w:t>
+                <w:t xml:space="preserve">hal-04336767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Histone Methylation and H2A.Z Occupancy during Rapid Activation of Ethylene Responsive Genes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Histone Acetyltransferase AtGCN5/HAG1 Is a Versatile Regulator of Developmental and Inducible Gene Expression in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Servet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (4), pp.670-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/ssq018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028224⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04336767v1</w:t>
+                <w:t xml:space="preserve">hal-04336756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone Acetyltransferase AtGCN5/HAG1 Is a Versatile Regulator of Developmental and Inducible Gene Expression in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Genome-scale Arabidopsis promoter array identifies targets of the histone acetyltransferase GCN5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Benhamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Servet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (3), pp.493-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03606.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mp/ssq018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04336756v1</w:t>
+                <w:t xml:space="preserve">hal-02659090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-scale Arabidopsis promoter array identifies targets of the histone acetyltransferase GCN5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">The MYST histone acetyltransferases are essential for gametophyte development in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Latrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Benhamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Servet</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanhui Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-8-121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03606.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02659090v1</w:t>
+                <w:t xml:space="preserve">hal-05593122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis HAF2 gene encoding TATA-binding protein (TBP)-associated factor TAF1, is required to integrate light signals to regulate gene expression and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Benhamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You-Fang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan G. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 280 (2), pp.1465-1473. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M409000200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis Histone Acetyltransferase AtGCN5 Regulates the Floral Meristem Activity through the WUSCHEL/AGAMOUS Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 278 (30), pp.28246 - 28251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.m302787200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7675,259 +7675,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of JMJ24, a histone demethylase in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of histone modification during rapid activation of ethylene-inducible genes in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xiu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques-Monod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId247"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8074,51 +8074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolei Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Bao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changli Zeng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527021123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Cao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangsong Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Deng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Wang Deng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11427-024-2784-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nini Ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Song" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjie Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihe Cai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02013-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimeng Xiang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Ye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yuan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoyong Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70214" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leping Geng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfang Tan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyu Deng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad318" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengting Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiutao Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebo Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Yue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114642" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xiu Zhou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01623-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Lu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03222-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmao Yu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunli Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao&#8208;xiu Zhou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.13492" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma, Xuan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiao Jia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Sheng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming, Xin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100560" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2023114220" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Bu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingli Chuan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Cui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16122" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lele Jiao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18522" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilien Dard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.06.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600083v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452014v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-03042-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304589v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenting Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16174" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452002v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Ma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39101-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495786v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglin Huang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2022.07.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoli Zhou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42394-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Quan Tan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac133" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331709v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab244" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Hu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab224" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334109v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Ullah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.13042" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451991v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglu Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Hu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab088" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.06.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03218052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00453" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue M. Lu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03518-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Ge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Chang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2019.12.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452048v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03218009v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Hu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2020.153167" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0471-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386031v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas James Roscoe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Paszkiewicz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy224" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619691v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01236" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060206v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Lei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14492" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeng Cheng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959671v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Yan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijun Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Smaczniak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Engelhorn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0219-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changshi Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Liu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiangwei Zhou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0214-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Zhang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00352" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452059v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Yi Cheng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1533-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969458v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepiniec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roscoe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-X Zhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0337-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622107v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufang Su" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyang Xiong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2017.10.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629084v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx825" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605436v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Long" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Yang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00908" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451959v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636695v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00393" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633217v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12315" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336768v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Audonnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Servet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00290" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336767v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028224" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336756v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssq018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659090v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03606.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675476v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You-Fang Li" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Ayadi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lemonnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M409000200" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242274v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergounioux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delarue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m302787200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339037v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339042v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolei Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Bao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changli Zeng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527021123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimeng Xiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Ye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yuan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoyong Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70214" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nini Ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Song" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjie Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihe Cai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02013-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Cao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangsong Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Deng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Wang Deng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11427-024-2784-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Yue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xiu Zhou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01623-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengting Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiutao Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebo Zhao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114642" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Lu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03222-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leping Geng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfang Tan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyu Deng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad318" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452014v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiao Jia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-03042-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304589v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenting Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Cui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16174" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Ma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39101-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilien Dard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.06.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmao Yu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunli Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao&#8208;xiu Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.13492" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma, Xuan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Sheng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming, Xin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100560" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2023114220" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454284v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Bu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingli Chuan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16122" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lele Jiao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18522" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495786v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglin Huang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2022.07.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoli Zhou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42394-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Quan Tan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac133" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331709v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab244" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Ullah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.13042" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Hu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab224" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.06.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglu Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Hu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab088" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue M. Lu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03518-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Ge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Chang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2019.12.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452048v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00453" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03218009v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Hu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2020.153167" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03218052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451971v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0471-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619691v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01236" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas James Roscoe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Paszkiewicz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy224" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060206v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Lei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14492" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Yan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijun Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Smaczniak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Engelhorn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0219-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626450v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changshi Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiangwei Zhou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0214-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625680v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00352" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452059v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Yi Cheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1533-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451937v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeng Cheng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623687v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepiniec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roscoe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-X Zhou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0337-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620947v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622107v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufang Su" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyang Xiong" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2017.10.010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629084v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx825" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605436v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Long" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Yang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00908" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451959v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636695v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00393" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633217v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12315" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336768v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Audonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Servet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00290" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028224" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336756v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssq018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659090v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03606.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593122v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhui Kim" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-121" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675476v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You-Fang Li" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Ayadi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lemonnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M409000200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242274v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergounioux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delarue" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m302787200" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339037v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339042v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>