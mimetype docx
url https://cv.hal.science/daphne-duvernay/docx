--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1730,627 +1730,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building resilient practices in a sustainable regional development context</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La crise de l'huile de palme en Asie du Sud Est.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitatea de Vest din Timisoara, May 2014, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">Issues on modern macro economics management and business administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, universite de Thuong Mai, Dec 2014, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01794051v1</w:t>
+                <w:t xml:space="preserve">hal-03586492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir résilient en contexte professionnel : approche expérimentale d’un étiquetage dans un contexte de visibilité sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building resilient practices in a sustainable regional development context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Borza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Gadioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeta Gadioi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universitatea de Vest din Timisoara, May 2014, Timisoara, Roumanie</w:t>
+              <w:t xml:space="preserve">, Universitatea de Vest din Timisoara, May 2014, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01794038v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01794051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'imaginaire sociotechnique » des sites Internet prescriptifs de fictions audiovisuelles. L'étude de la &amp;quot;mise au travail du consommateur&amp;quot; de &amp;quot;Plus Belle La Vie</w:t>
+                <w:t xml:space="preserve">Devenir résilient en contexte professionnel : approche expérimentale d’un étiquetage dans un contexte de visibilité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Gadioi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC; Laboratoire I3M, Jun 2014, Toulon, France</w:t>
+              <w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitatea de Vest din Timisoara, May 2014, Timisoara, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01794014v1</w:t>
+                <w:t xml:space="preserve">sic_01794038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RésilieNT(ic) Se raconter sur l'internet : ritualités numériques et résilience</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« L'imaginaire sociotechnique » des sites Internet prescriptifs de fictions audiovisuelles. L'étude de la &amp;quot;mise au travail du consommateur&amp;quot; de &amp;quot;Plus Belle La Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Serban Ionescu, May 2014, Timisoara, Roumanie. pp.1009-1016</w:t>
+              <w:t xml:space="preserve">XIXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC; Laboratoire I3M, Jun 2014, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01060132v1</w:t>
+                <w:t xml:space="preserve">sic_01794014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise de l'huile de palme en Asie du Sud Est.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RésilieNT(ic) Se raconter sur l'internet : ritualités numériques et résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Issues on modern macro economics management and business administration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, universite de Thuong Mai, Dec 2014, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serban Ionescu, May 2014, Timisoara, Roumanie. pp.1009-1016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586492v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01060132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement des consommateurs responsables sur les réseaux socionumériques. Une coproduction collaborative dans la «guerre internet» Greenpeace contre Nestlé</w:t>
+                <w:t xml:space="preserve">Twitter : Communication experts uses questioning. Presentation of results from a survey realized toward AFREP members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Debos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque bilatéral Franco-Roumain en Sciences de l’Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">2ème édition du congrès international "Integration : opportunities and challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de commerce du Vietnam, Nov 2013, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01794075v1</w:t>
+                <w:t xml:space="preserve">sic_01794106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter : Communication experts uses questioning. Presentation of results from a survey realized toward AFREP members</w:t>
+                <w:t xml:space="preserve">L’engagement des consommateurs responsables sur les réseaux socionumériques. Une coproduction collaborative dans la «guerre internet» Greenpeace contre Nestlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème édition du congrès international "Integration : opportunities and challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de commerce du Vietnam, Nov 2013, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">19ème colloque bilatéral Franco-Roumain en Sciences de l’Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01794106v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01794075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise de l’huile de palme en Asie du Sud-Est</w:t>
               </w:r>
@@ -2399,463 +2399,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01794098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A communicational dynamic of changing consumption practices. The case study of two international fair trade corporations : Alter Eco and Ethiquable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au cœur de l’approche communicationnelle des organisations : une analyse comparée du changement au sein d’institutions éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dumas</w:t>
+                <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EUPRERA "Communication in a Changing Society : Dynamics, Risks and Uncertainty"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Jyväskyla, Finland</w:t>
+              <w:t xml:space="preserve">XVIIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01794140v1</w:t>
+                <w:t xml:space="preserve">sic_01794161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The engaging process as a means to achieve socio-ecological transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A communicational dynamic of changing consumption practices. The case study of two international fair trade corporations : Alter Eco and Ethiquable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of Territorial Intelligence, Enti, Strasbourg 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Strasbourg, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Congrès EUPRERA "Communication in a Changing Society : Dynamics, Risks and Uncertainty"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Jyväskyla, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00642990v1</w:t>
+                <w:t xml:space="preserve">sic_01794140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche communicationnelle du commerce équitable : entre narration et normalisation. Le cas de l'entreprise Alter Eco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intelligence territoriale au service d'un développement humain durable: le cas du réseau enfance vie éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France. pp.342-350</w:t>
+              <w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. 24-25 mars 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00828891v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00787255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intelligence territoriale au service d'un développement humain durable: le cas du réseau enfance vie éducative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
+                <w:t xml:space="preserve">The engaging process as a means to achieve socio-ecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. 24-25 mars 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 9p</w:t>
+              <w:t xml:space="preserve">9th International Conference of Territorial Intelligence, Enti, Strasbourg 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Strasbourg, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00787255v1</w:t>
+                <w:t xml:space="preserve">halshs-00642990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au cœur de l’approche communicationnelle des organisations : une analyse comparée du changement au sein d’institutions éducatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Approche communicationnelle du commerce équitable : entre narration et normalisation. Le cas de l'entreprise Alter Eco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daphné Duvernay</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France. pp.342-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01794161v1</w:t>
+                <w:t xml:space="preserve">sic_00828891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t>
               </w:r>
@@ -2880,51 +2880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Tunisie. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2988,51 +2988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFSIC-ISD : Tunis Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, France. pp.417-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3260,51 +3260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation : une légitimation institutionnelle du dispositif d'enseignement à distance par l'Internet. Le cas de l'IUP Ingémédia (Université du Sud Toulon-Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque TICE Med </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Genova; Université de Nice Sophia-Antipolis; Université du Sud Toulon Var; Université Paul Cézanne Aix Marseille; ITD/CNR, May 2006, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3329,51 +3329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Communication Separable From Information?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3469,51 +3469,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twitter : questionnement sur les usages par les professionnels de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Debos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3753,51 +3753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="973298A8"/>
+    <w:nsid w:val="C7894D73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3901,51 +3901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F6BE553B"/>
+    <w:nsid w:val="B5A8BCEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4049,51 +4049,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A6CFD745"/>
+    <w:nsid w:val="9CB0C8D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4286,51 +4286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daphne-duvernay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092248438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191776667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ely" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6259" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Br&#233;andon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Borza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Gadioi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01060132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586492v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Debos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pybourdin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00843892v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=39644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daphne-duvernay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092248438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191776667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ely" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6259" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Br&#233;andon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794051v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Borza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Gadioi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01060132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Debos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pybourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00843892v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=39644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>