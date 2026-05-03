--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2166,191 +2166,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01060132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter : Communication experts uses questioning. Presentation of results from a survey realized toward AFREP members</w:t>
+                <w:t xml:space="preserve">L’engagement des consommateurs responsables sur les réseaux socionumériques. Une coproduction collaborative dans la «guerre internet» Greenpeace contre Nestlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème édition du congrès international "Integration : opportunities and challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de commerce du Vietnam, Nov 2013, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">19ème colloque bilatéral Franco-Roumain en Sciences de l’Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01794106v1</w:t>
+                <w:t xml:space="preserve">sic_01794075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement des consommateurs responsables sur les réseaux socionumériques. Une coproduction collaborative dans la «guerre internet» Greenpeace contre Nestlé</w:t>
+                <w:t xml:space="preserve">Twitter : Communication experts uses questioning. Presentation of results from a survey realized toward AFREP members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Debos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque bilatéral Franco-Roumain en Sciences de l’Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">2ème édition du congrès international "Integration : opportunities and challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de commerce du Vietnam, Nov 2013, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01794075v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01794106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise de l’huile de palme en Asie du Sud-Est</w:t>
               </w:r>
@@ -2399,463 +2399,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01794098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au cœur de l’approche communicationnelle des organisations : une analyse comparée du changement au sein d’institutions éducatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A communicational dynamic of changing consumption practices. The case study of two international fair trade corporations : Alter Eco and Ethiquable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congrès EUPRERA "Communication in a Changing Society : Dynamics, Risks and Uncertainty"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Jyväskyla, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01794161v1</w:t>
+                <w:t xml:space="preserve">sic_01794140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A communicational dynamic of changing consumption practices. The case study of two international fair trade corporations : Alter Eco and Ethiquable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'intelligence territoriale au service d'un développement humain durable: le cas du réseau enfance vie éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dumas</w:t>
+                <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EUPRERA "Communication in a Changing Society : Dynamics, Risks and Uncertainty"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Jyväskyla, Finland</w:t>
+              <w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. 24-25 mars 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01794140v1</w:t>
+                <w:t xml:space="preserve">halshs-00787255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intelligence territoriale au service d'un développement humain durable: le cas du réseau enfance vie éducative</w:t>
+                <w:t xml:space="preserve">The engaging process as a means to achieve socio-ecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. 24-25 mars 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 9p</w:t>
+              <w:t xml:space="preserve">9th International Conference of Territorial Intelligence, Enti, Strasbourg 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Strasbourg, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00787255v1</w:t>
+                <w:t xml:space="preserve">halshs-00642990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The engaging process as a means to achieve socio-ecological transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche communicationnelle du commerce équitable : entre narration et normalisation. Le cas de l'entreprise Alter Eco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daphné Duvernay</w:t>
+                <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of Territorial Intelligence, Enti, Strasbourg 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Strasbourg, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">XVIIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France. pp.342-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00642990v1</w:t>
+                <w:t xml:space="preserve">sic_00828891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche communicationnelle du commerce équitable : entre narration et normalisation. Le cas de l'entreprise Alter Eco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au cœur de l’approche communicationnelle des organisations : une analyse comparée du changement au sein d’institutions éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France. pp.342-350</w:t>
+              <w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00828891v1</w:t>
+                <w:t xml:space="preserve">sic_01794161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t>
               </w:r>
@@ -2880,51 +2880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Tunisie. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2988,51 +2988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFSIC-ISD : Tunis Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, France. pp.417-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3260,51 +3260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation : une légitimation institutionnelle du dispositif d'enseignement à distance par l'Internet. Le cas de l'IUP Ingémédia (Université du Sud Toulon-Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque TICE Med </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Genova; Université de Nice Sophia-Antipolis; Université du Sud Toulon Var; Université Paul Cézanne Aix Marseille; ITD/CNR, May 2006, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3329,51 +3329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Communication Separable From Information?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3469,51 +3469,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twitter : questionnement sur les usages par les professionnels de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Debos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3753,51 +3753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7894D73"/>
+    <w:nsid w:val="C8154773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3901,51 +3901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B5A8BCEF"/>
+    <w:nsid w:val="26B2C9E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4049,51 +4049,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9CB0C8D7"/>
+    <w:nsid w:val="EF824CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4286,51 +4286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daphne-duvernay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092248438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191776667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ely" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6259" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Br&#233;andon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794051v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Borza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Gadioi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01060132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Debos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pybourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00843892v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=39644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daphne-duvernay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092248438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191776667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ely" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6259" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Br&#233;andon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794051v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Borza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Gadioi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01060132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Debos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pybourdin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00843892v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=39644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>