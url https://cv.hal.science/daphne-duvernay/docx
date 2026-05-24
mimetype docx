--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2166,191 +2166,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01060132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement des consommateurs responsables sur les réseaux socionumériques. Une coproduction collaborative dans la «guerre internet» Greenpeace contre Nestlé</w:t>
+                <w:t xml:space="preserve">Twitter : Communication experts uses questioning. Presentation of results from a survey realized toward AFREP members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Debos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque bilatéral Franco-Roumain en Sciences de l’Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">2ème édition du congrès international "Integration : opportunities and challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de commerce du Vietnam, Nov 2013, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01794075v1</w:t>
+                <w:t xml:space="preserve">sic_01794106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter : Communication experts uses questioning. Presentation of results from a survey realized toward AFREP members</w:t>
+                <w:t xml:space="preserve">L’engagement des consommateurs responsables sur les réseaux socionumériques. Une coproduction collaborative dans la «guerre internet» Greenpeace contre Nestlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème édition du congrès international "Integration : opportunities and challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de commerce du Vietnam, Nov 2013, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">19ème colloque bilatéral Franco-Roumain en Sciences de l’Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01794106v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01794075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise de l’huile de palme en Asie du Sud-Est</w:t>
               </w:r>
@@ -2399,234 +2399,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01794098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A communicational dynamic of changing consumption practices. The case study of two international fair trade corporations : Alter Eco and Ethiquable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au cœur de l’approche communicationnelle des organisations : une analyse comparée du changement au sein d’institutions éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dumas</w:t>
+                <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EUPRERA "Communication in a Changing Society : Dynamics, Risks and Uncertainty"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Jyväskyla, Finland</w:t>
+              <w:t xml:space="preserve">XVIIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01794140v1</w:t>
+                <w:t xml:space="preserve">sic_01794161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intelligence territoriale au service d'un développement humain durable: le cas du réseau enfance vie éducative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A communicational dynamic of changing consumption practices. The case study of two international fair trade corporations : Alter Eco and Ethiquable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. 24-25 mars 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 9p</w:t>
+              <w:t xml:space="preserve">Congrès EUPRERA "Communication in a Changing Society : Dynamics, Risks and Uncertainty"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Jyväskyla, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00787255v1</w:t>
+                <w:t xml:space="preserve">sic_01794140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The engaging process as a means to achieve socio-ecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2658,204 +2658,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche communicationnelle du commerce équitable : entre narration et normalisation. Le cas de l'entreprise Alter Eco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intelligence territoriale au service d'un développement humain durable: le cas du réseau enfance vie éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France. pp.342-350</w:t>
+              <w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. 24-25 mars 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00828891v1</w:t>
+                <w:t xml:space="preserve">halshs-00787255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au cœur de l’approche communicationnelle des organisations : une analyse comparée du changement au sein d’institutions éducatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Approche communicationnelle du commerce équitable : entre narration et normalisation. Le cas de l'entreprise Alter Eco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daphné Duvernay</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France. pp.342-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01794161v1</w:t>
+                <w:t xml:space="preserve">sic_00828891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t>
               </w:r>
@@ -2880,51 +2880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Tunisie. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2988,51 +2988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFSIC-ISD : Tunis Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, France. pp.417-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3260,51 +3260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation : une légitimation institutionnelle du dispositif d'enseignement à distance par l'Internet. Le cas de l'IUP Ingémédia (Université du Sud Toulon-Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque TICE Med </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Genova; Université de Nice Sophia-Antipolis; Université du Sud Toulon Var; Université Paul Cézanne Aix Marseille; ITD/CNR, May 2006, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3329,51 +3329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Communication Separable From Information?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3469,51 +3469,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twitter : questionnement sur les usages par les professionnels de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Debos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3753,51 +3753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8154773"/>
+    <w:nsid w:val="06B53BB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3901,51 +3901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26B2C9E0"/>
+    <w:nsid w:val="696F121E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4049,51 +4049,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EF824CD9"/>
+    <w:nsid w:val="83E32E57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4286,51 +4286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daphne-duvernay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092248438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191776667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ely" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6259" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Br&#233;andon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794051v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Borza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Gadioi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01060132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Debos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pybourdin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00843892v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=39644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daphne-duvernay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092248438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191776667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ely" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6259" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Br&#233;andon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794051v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Borza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Gadioi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01060132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Debos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pybourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00843892v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=39644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>