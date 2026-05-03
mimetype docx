--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -727,87 +727,123 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">VALORISATION ET MÉDIATION SCIENTIFIQUE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Conférence invitée au Lycée Malherbe de Caen (03/10/2024)</w:t>
+        <w:t xml:space="preserve">Interview sur mon parcours de doctorante dans le cadre du Mois de la Recherche (&amp;quot;Entre canon épique et réécritures féministes&amp;quot;, mars 2026, Université de Caen)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Conférences-invitées au Musée archéologique de Vieux-la-Romaine pour les Journées du Matrimoine 2023 (public scolaire et tout public)</w:t>
+        <w:t xml:space="preserve">Conférence invitée à l'Ecole des Arts d'Avranches (&amp;quot;Créatures mythologiques : hybridités et réinventions&amp;quot;, 14/03/2026)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Animation du compte instagramm de valorisations scientifique Réflexion.s</w:t>
+        <w:t xml:space="preserve">Conférence invitée au Lycée Malherbe de Caen (« Pénélope : contre-enquête ; tisser et détisser les stéréotypes de genre dans l’épopée », 03/10/2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Conférence lors du festival de vulgarisation scientifique Pint of Science (09/05/2022)</w:t>
+        <w:t xml:space="preserve">Conférences-invitées au Musée archéologique de Vieux-la-Romaine pour les Journées du Matrimoine 2023 (« Pénélope : contre-enquête ; tisser et détisser les stéréotypes de genre dans l’épopée », public scolaire et tout public)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Animation du compte instagramm de valorisations scientifique Réflexion.s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Interview sur mon parcours de doctorante pour Echoscience Normandie (&amp;quot;Le début d'une Odyssée&amp;quot;, février 2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Conférence lors du festival de vulgarisation scientifique Pint of Science (&amp;quot;Pénélope, une féministe avant l'heure ?&amp;quot;, 09/05/2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -1222,165 +1258,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur les traces de Pénélope : Déconstruire l’invisibilisation du féminin et ré-ouvrir les possibles dans les feminine re-visions odysséennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Le Digarcher Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoriales de la SFLGC, Traces de lectures : interprétation, réception, création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFLGC et CRIMEL, Jun 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tissages et contrepoints : Faire entendre la pluralité des voix minorées de l'épopée dans les feminine re-visions odysséennes (Laederach, Atwood, Durastanti)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Le Digarcher Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - ChoRUs 2 : Dialogisme, Polyphonie, Choralité. Nouvelles perspectives critiques et théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marine Duval; Christian Michel, Dec 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537005v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05537108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps étrangers : comment (ré)interroger des objets d’études éloignés dans le temps et l’espace dans le cadre des gender studies ?</w:t>
               </w:r>
@@ -1580,316 +1616,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce cri retenu si longtemps&amp;quot; : Pénélope, du sanglot épique au cri lyrique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Le Digarcher Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Journée d'étude : Le cri dans les arts du spectacle et les lettres. Approches esthétiques (2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Vasse; Yann Calvet; Hélène Frazik, Nov 2023, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homère contre-modèle ? La remise en question du modèle homérique dans trois feminine re-visions de l'Odyssée (Pénélope de M. Laederach, Toi, Pénélope de A. Leclerc et The Penelopiad de M. Atwood)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Le Digarcher Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral du LASLAR : Modèles et contre-modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florine Lemarchand; Léa Chevalier, May 2023, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Circé ou Pénélope ? Symbolismes du féminin dans l' Odyssée et ses imaginaires contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Le Digarcher Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Fraterno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude doctorale de l'École doctorale Normandie Humanités : Des constructions et déconstructions des symboles : Approches doctorales et pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École doctorale Normandie Humanités (ED 558), Nov 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité et réactualisations de la figure de Pénélope : recherche doctorale sur le temps long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Le Digarcher Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du LASLAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LASLAR, Sep 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537136v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05537140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovide vulgarisé ? La translation de la première héroïde insérée dans Prose 5</w:t>
               </w:r>
@@ -2079,51 +2115,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Le Digarcher Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europhonie(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°1, p. 14-24</w:t>
+              <w:t xml:space="preserve">, 2025, Eau(x) - Sable(s) - Charbon(s), 1, pp.14-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -2311,51 +2347,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67DDD714"/>
+    <w:nsid w:val="4FD419B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2459,51 +2495,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F175540"/>
+    <w:nsid w:val="CCC11168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2607,51 +2643,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F66B02F"/>
+    <w:nsid w:val="4023ADF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2755,51 +2791,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8A176364"/>
+    <w:nsid w:val="211658F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2903,51 +2939,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1B48CA2A"/>
+    <w:nsid w:val="62F8A9B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3051,51 +3087,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="355919BA"/>
+    <w:nsid w:val="FF0641A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3199,51 +3235,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8867A079"/>
+    <w:nsid w:val="1DC6B98E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3347,51 +3383,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="51AEC300"/>
+    <w:nsid w:val="9D732D17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3495,51 +3531,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="187F408F"/>
+    <w:nsid w:val="A268B8CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3643,51 +3679,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BD42C3BC"/>
+    <w:nsid w:val="797110A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3791,51 +3827,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="9FBBCCA0"/>
+    <w:nsid w:val="7E9986A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3939,51 +3975,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D65738CC"/>
+    <w:nsid w:val="3BE733F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4087,51 +4123,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="0590DE98"/>
+    <w:nsid w:val="92423389"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4235,51 +4271,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="95E7F953"/>
+    <w:nsid w:val="DDD5FB31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4383,51 +4419,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="7B501C8C"/>
+    <w:nsid w:val="6373B74E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4656,51 +4692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daphne-le-digarcher-doublet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Le Digarcher Doublet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537108v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537116v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dabrowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Fraterno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fn8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04185914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daphne-le-digarcher-doublet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Le Digarcher Doublet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537005v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537116v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dabrowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Fraterno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537136v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fn8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04185914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>