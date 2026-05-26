--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -2006,178 +2006,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pénélope, mémoire enracinée de l’espace ithaquien et poétique chez Homère et Monique Laederach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Le Digarcher Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europhonie(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Eau(x) - Sable(s) - Charbon(s), 1, pp.14-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Figures mythiques féminines à l’époque contemporaine. Reconfigurations et décentrements, Sylvie Humbert-Mougin (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Le Digarcher Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Écrire l’événement, 40, pp.193-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14fn8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512160v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05512138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2347,51 +2347,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FD419B4"/>
+    <w:nsid w:val="D84D7108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2495,51 +2495,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CCC11168"/>
+    <w:nsid w:val="1C378E23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2643,51 +2643,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4023ADF5"/>
+    <w:nsid w:val="B2298327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2791,51 +2791,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="211658F5"/>
+    <w:nsid w:val="E7B140DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2939,51 +2939,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="62F8A9B5"/>
+    <w:nsid w:val="E3D07516"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3087,51 +3087,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FF0641A8"/>
+    <w:nsid w:val="9F4BA9AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3235,51 +3235,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1DC6B98E"/>
+    <w:nsid w:val="AA5914D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3383,51 +3383,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="9D732D17"/>
+    <w:nsid w:val="7598ED32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3531,51 +3531,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A268B8CD"/>
+    <w:nsid w:val="06DE9052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3679,51 +3679,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="797110A1"/>
+    <w:nsid w:val="59F8AF85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3827,51 +3827,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7E9986A3"/>
+    <w:nsid w:val="A6FE97D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3975,51 +3975,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="3BE733F4"/>
+    <w:nsid w:val="4923E2D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4123,51 +4123,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="92423389"/>
+    <w:nsid w:val="5B4FA50C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4271,51 +4271,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="DDD5FB31"/>
+    <w:nsid w:val="DFB0A843"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4419,51 +4419,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="6373B74E"/>
+    <w:nsid w:val="9770DDB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4692,51 +4692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daphne-le-digarcher-doublet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Le Digarcher Doublet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537005v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537116v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dabrowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Fraterno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537136v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fn8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04185914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daphne-le-digarcher-doublet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Le Digarcher Doublet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537005v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537116v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dabrowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Fraterno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537136v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fn8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04185914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>