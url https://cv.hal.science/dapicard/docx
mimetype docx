--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">atmospheric new particle formation identifier using longitudinal global particle number size distribution data</w:t>
+                <w:t xml:space="preserve">Atmospheric new particle formation identifier using longitudinal global particle number size distribution data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonas Kecorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leizel Madueño</w:t>
@@ -183,3496 +183,3509 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.1239</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-04079-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05141882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VELVET: an enclosure vegetation system to measure BVOC emission fingerprints in temperate and tropical climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1372931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP-IO: an atmospheric and marine observatory program on board Marion Dufresne over the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (8), pp.3821-3849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-16-3821-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality of the particle number concentration and size distribution: a global analysis retrieved from the network of Global Atmosphere Watch (GAW) near-surface observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collaud Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaline Bossert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp.17185 - 17223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-21-17185-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Nicosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global analysis of climate-relevant aerosol properties retrieved from the network of Global Atmosphere Watch (GAW) near-surface observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Lund Myhre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13, pp.4353 - 4392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-13-4353-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (6), pp.3413-3445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-13-3413-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation in the volcanic eruption plume of the Piton de la Fournaise: specific features from a long-term dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, pp.13243 - 13265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-19-13243-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B3010: a boosted TSI 3010 condensation particle counter for airborne studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (4), pp.2531-2543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-12-2531-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol-Cloud Closure Study on Cloud Optical Properties using Remotely Piloted Aircraft Measurements during a BACCHUS Field Campaign in Cyprus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiance Calmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-19-13989-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High occurrence of new particle formation events at the Maïdo high-altitude observatory (2150 m), Réunion (Indian Ocean)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Seasonal Variation of Aerosol Size Distribution Data at the Puy de Dôme Station with Emphasis on the Boundary Layer/Free Troposphere Segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (7), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos9070244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-9243-2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01974432v1</w:t>
+                <w:t xml:space="preserve">hal-01974513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Variation of Aerosol Size Distribution Data at the Puy de Dôme Station with Emphasis on the Boundary Layer/Free Troposphere Segregation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">High occurrence of new particle formation events at the Maïdo high-altitude observatory (2150 m), Réunion (Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (13), pp.9243-9261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-9243-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos9070244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01974513v1</w:t>
+                <w:t xml:space="preserve">hal-01974432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-epileptic drugs induce cutaneous lymphocyte-associated antigen downregulation leading to potential human herpes virus-7 reactivation in clinically asymptomatic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Houivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duvert-Lehembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (2), pp.e41-e43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jdv.14493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the time response determination of condensation particle counters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joonas Enroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juha Kangasluoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Korhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Hering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 52 (7), pp.778-787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02786826.2018.1460458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term cloud condensation nuclei number concentration, particle number size distribution and chemical composition measurements at regionally representative observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Schmale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Decesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas Henzing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Keskinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (4), pp.2853 - 2881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-18-2853-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary marine aerosol physical flux and chemical composition during a nutrient enrichment experiment in mesocosms in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Schwier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (23), pp.14645-14660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-17-14645-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of three new condensation particle counters for sub-3 nm particle detection during the Helsinki CPC workshop: the ADI versatile water CPC, TSI 3777 nano enhancer and boosted TSI 3010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Kangasluoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Hering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joonas Enroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (6), pp.2271-2281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-10-2271-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High occurrence of new particle formation events at the Maïdo high altitude observatory (2150 m), Reunion Island (Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 18 (13), pp.1 - 28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-2017-825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evidence of the Feeding of the Free Troposphere with Aerosol Particles from the Mixing Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eija Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), pp.702-716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4209/aaqr.2015.03.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rheological transition in plagioclase-bearing magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Launeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (4), pp.1363-1377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgrb.50091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00790386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol cloud activation in summer and winter at puy-de-Dôme high altitude site in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eija Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (23), pp.11589-11607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-12-11589-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and optical properties of 2010 Eyjafjallajökull volcanic eruption aerosol: ground-based, Lidar and airborne measurements in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. I. Kristiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (4), pp.1721-1736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-12-1721-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of nucleation events vertical extent: a long term study at two different altitude sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (12), pp.5625-5639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-11-5625-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00649629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of aerosol size distributions based on long-term measurements at the high altitude Himalayan site of Nepal Climate Observatory-Pyramid (5079 m), Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Venzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (21), pp.10679-10690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-10-10679-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00653765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation and ultrafine charged aerosol climatology at a high altitude site in the Alps (Jungfraujoch, 3580 m a.s.l., Switzerland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Venzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Weingartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (19), pp.9333-9349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-10-9333-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00652864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-cloud processes of methacrolein under simulated conditions – Part 3: Hygroscopic and volatility properties of the formed secondary organic aerosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (14), pp.5119-5130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-9-5119-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and validation of a 6-Volatility Tandem Differential Mobility Analyzer (VTDMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (10), pp.898-906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02786820701534593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00200547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3682,413 +3695,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cosmic muons test bench for the characterisation of GRAiNITA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bezshyyko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boyarintsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barsuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) and Room Temperature Semiconductor Detector Conference (RTSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Tampa (Florida), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NSS/MIC/RTSD57108.2024.10658276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How aerosol size and chemical properties influence ice nuclei number concentration at a high-altitude site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding how aerosol properties influence atmospheric Ice nucleating particle number during the Puy de Dome ICe Nucleating Intercomparison Campaign (PICNIC).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4098,114 +4111,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">libszdist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7057a716afab8ca80728aa7c6c2cc4bd03b0f45b;origin=https://hal.archives-ouvertes.fr/hal-01883795;visit=swh:1:snp:e59379a4f88c297066e964703893c23b08264ec8;anchor=swh:1:rel:fc8e44c5bb3fabe81e5ebe46ac013a2510271616;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4352,51 +4365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05141882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonas Kecorius" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leizel Madue&#241;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lovric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Racic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schwarz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04679599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel van Baelen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3821-2024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collaud Coen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andrews" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bossert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17185-2021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02923802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bigi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4353-2020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foucart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13243-2019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Attoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-2531-2019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13989-2019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9243-2018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974513v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9070244" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvert-Lehembre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calbo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.14493" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Enroth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kangasluoma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Korhonen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Hering" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2018.1460458" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Decesari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Henzing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Keskinen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-2853-2018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lewis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2271-2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01596673v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2017-825" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0164" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00790386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50091" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11589-2012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649629v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-5625-2011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00653765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Venzac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10679-2010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weingartner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-9333-2010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5119-2009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200547v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Villani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786820701534593" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447034v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chanal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bezshyyko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyarintsev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsuk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC/RTSD57108.2024.10658276" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Baray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883795v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7057a716afab8ca80728aa7c6c2cc4bd03b0f45b;origin=https://hal.archives-ouvertes.fr/hal-01883795;visit=swh:1:snp:e59379a4f88c297066e964703893c23b08264ec8;anchor=swh:1:rel:fc8e44c5bb3fabe81e5ebe46ac013a2510271616;path=/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05141882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonas Kecorius" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leizel Madue&#241;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lovric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Racic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schwarz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04079-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04679599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel van Baelen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3821-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collaud Coen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andrews" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bossert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17185-2021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02923802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bigi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4353-2020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foucart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13243-2019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Attoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-2531-2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13989-2019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9070244" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9243-2018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houivet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvert-Lehembre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calbo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.14493" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568559v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Enroth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kangasluoma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Korhonen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Hering" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2018.1460458" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Decesari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Henzing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Keskinen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-2853-2018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lewis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2271-2017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01596673v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2017-825" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819803v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0164" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00790386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50091" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893588v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11589-2012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-5625-2011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00653765v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Venzac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10679-2010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652864v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weingartner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-9333-2010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5119-2009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200547v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Villani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786820701534593" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chanal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bezshyyko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyarintsev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC/RTSD57108.2024.10658276" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551961v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551945v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Baray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883795v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7057a716afab8ca80728aa7c6c2cc4bd03b0f45b;origin=https://hal.archives-ouvertes.fr/hal-01883795;visit=swh:1:snp:e59379a4f88c297066e964703893c23b08264ec8;anchor=swh:1:rel:fc8e44c5bb3fabe81e5ebe46ac013a2510271616;path=/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>