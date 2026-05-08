--- v1 (2026-04-10)
+++ v2 (2026-05-08)
@@ -473,328 +473,332 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (8), pp.3821-3849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-16-3821-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality of the particle number concentration and size distribution: a global analysis retrieved from the network of Global Atmosphere Watch (GAW) near-surface observatories</w:t>
+                <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Rose</w:t>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Collaud Coen</w:t>
+                <w:t xml:space="preserve">Alessia Nicosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Andrews</w:t>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Lin</w:t>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaline Bossert</w:t>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21, pp.17185 - 17223. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-17185-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464645v1</w:t>
+                <w:t xml:space="preserve">hal-03107746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
+                <w:t xml:space="preserve">Seasonality of the particle number concentration and size distribution: a global analysis retrieved from the network of Global Atmosphere Watch (GAW) near-surface observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Nicosia</w:t>
+                <w:t xml:space="preserve">Martine Collaud Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Elisabeth Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Yong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+                <w:t xml:space="preserve">Isaline Bossert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.17185 - 17223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-17185-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107746v1</w:t>
+                <w:t xml:space="preserve">hal-03464645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global analysis of climate-relevant aerosol properties retrieved from the network of Global Atmosphere Watch (GAW) near-surface observatories</w:t>
               </w:r>
@@ -806,64 +810,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Lund Myhre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -953,64 +957,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (6), pp.3413-3445. </w:t>
@@ -1048,51 +1052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation in the volcanic eruption plume of the Piton de la Fournaise: specific features from a long-term dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1208,51 +1212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (4), pp.2531-2543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1338,51 +1342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -1433,90 +1437,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal Variation of Aerosol Size Distribution Data at the Puy de Dôme Station with Emphasis on the Boundary Layer/Free Troposphere Segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (7), pp.244. </w:t>
@@ -1567,77 +1571,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High occurrence of new particle formation events at the Maïdo high-altitude observatory (2150 m), Réunion (Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1816,338 +1820,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the time response determination of condensation particle counters</w:t>
+                <w:t xml:space="preserve">Long-term cloud condensation nuclei number concentration, particle number size distribution and chemical composition measurements at regionally representative observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joonas Enroth</w:t>
+                <w:t xml:space="preserve">Julia Schmale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juha Kangasluoma</w:t>
+                <w:t xml:space="preserve">Silvia Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frans Korhonen</w:t>
+                <w:t xml:space="preserve">Stefano Decesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Hering</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">Bas Henzing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Keskinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2018.1460458⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.2853 - 2881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-2853-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568559v1</w:t>
+                <w:t xml:space="preserve">hal-01836076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term cloud condensation nuclei number concentration, particle number size distribution and chemical composition measurements at regionally representative observatories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the time response determination of condensation particle counters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Henning</w:t>
+                <w:t xml:space="preserve">Joonas Enroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Decesari</w:t>
+                <w:t xml:space="preserve">Juha Kangasluoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas Henzing</w:t>
+                <w:t xml:space="preserve">Frans Korhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmi Keskinen</w:t>
+                <w:t xml:space="preserve">Susanne Hering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (4), pp.2853 - 2881. </w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (7), pp.778-787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-2853-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2018.1460458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836076v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary marine aerosol physical flux and chemical composition during a nutrient enrichment experiment in mesocosms in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Schwier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2224,103 +2228,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of three new condensation particle counters for sub-3 nm particle detection during the Helsinki CPC workshop: the ADI versatile water CPC, TSI 3777 nano enhancer and boosted TSI 3010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juha Kangasluoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Hering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joonas Enroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (6), pp.2271-2281. </w:t>
@@ -2371,77 +2375,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High occurrence of new particle formation events at the Maïdo high altitude observatory (2150 m), Reunion Island (Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2492,90 +2496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evidence of the Feeding of the Free Troposphere with Aerosol Particles from the Mixing Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eija Asmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2750,338 +2754,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00790386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol cloud activation in summer and winter at puy-de-Dôme high altitude site in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical and optical properties of 2010 Eyjafjallajökull volcanic eruption aerosol: ground-based, Lidar and airborne measurements in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémence Rose</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Quennehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. I. Kristiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (23), pp.11589-11607. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-12-11589-2012⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.1721-1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-12-1721-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893588v1</w:t>
+                <w:t xml:space="preserve">hal-00675317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and optical properties of 2010 Eyjafjallajökull volcanic eruption aerosol: ground-based, Lidar and airborne measurements in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerosol cloud activation in summer and winter at puy-de-Dôme high altitude site in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eija Asmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Stohl</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (4), pp.1721-1736. </w:t>
+              <w:t xml:space="preserve">, 2012, 12 (23), pp.11589-11607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-12-1721-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-12-11589-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675317v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of nucleation events vertical extent: a long term study at two different altitude sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3158,90 +3162,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of aerosol size distributions based on long-term measurements at the high altitude Himalayan site of Nepal Climate Observatory-Pyramid (5079 m), Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Venzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3292,64 +3296,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation and ultrafine charged aerosol climatology at a high altitude site in the Alps (Jungfraujoch, 3580 m a.s.l., Switzerland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Venzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3465,51 +3469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3856,51 +3860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How aerosol size and chemical properties influence ice nuclei number concentration at a high-altitude site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4365,51 +4369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05141882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonas Kecorius" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leizel Madue&#241;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lovric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Racic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schwarz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04079-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04679599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel van Baelen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3821-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collaud Coen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andrews" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bossert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17185-2021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02923802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bigi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4353-2020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foucart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13243-2019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Attoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-2531-2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13989-2019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9070244" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9243-2018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houivet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvert-Lehembre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calbo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.14493" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568559v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Enroth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kangasluoma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Korhonen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Hering" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2018.1460458" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Decesari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Henzing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Keskinen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-2853-2018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lewis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2271-2017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01596673v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2017-825" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819803v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0164" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00790386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50091" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893588v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11589-2012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-5625-2011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00653765v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Venzac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10679-2010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652864v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weingartner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-9333-2010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5119-2009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200547v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Villani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786820701534593" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chanal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bezshyyko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyarintsev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC/RTSD57108.2024.10658276" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551961v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551945v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Baray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883795v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7057a716afab8ca80728aa7c6c2cc4bd03b0f45b;origin=https://hal.archives-ouvertes.fr/hal-01883795;visit=swh:1:snp:e59379a4f88c297066e964703893c23b08264ec8;anchor=swh:1:rel:fc8e44c5bb3fabe81e5ebe46ac013a2510271616;path=/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05141882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonas Kecorius" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leizel Madue&#241;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lovric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Racic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schwarz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04079-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04679599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel van Baelen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3821-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collaud Coen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andrews" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Lin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bossert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17185-2021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02923802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bigi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4353-2020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foucart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13243-2019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Attoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-2531-2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13989-2019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9070244" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9243-2018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houivet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvert-Lehembre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calbo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.14493" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Decesari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Henzing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Keskinen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-2853-2018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Enroth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kangasluoma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Korhonen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Hering" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2018.1460458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lewis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2271-2017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01596673v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2017-825" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819803v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0164" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00790386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50091" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11589-2012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-5625-2011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00653765v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Venzac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10679-2010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652864v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weingartner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-9333-2010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5119-2009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200547v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Villani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786820701534593" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chanal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bezshyyko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyarintsev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC/RTSD57108.2024.10658276" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551961v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551945v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Baray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883795v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7057a716afab8ca80728aa7c6c2cc4bd03b0f45b;origin=https://hal.archives-ouvertes.fr/hal-01883795;visit=swh:1:snp:e59379a4f88c297066e964703893c23b08264ec8;anchor=swh:1:rel:fc8e44c5bb3fabe81e5ebe46ac013a2510271616;path=/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>