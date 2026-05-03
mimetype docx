--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daqing Zhang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Daqing ZHANG has been a full professor in Département Réseaux et Services Multimédia Mobiles at Télécom SudPais and CNRS, France, since 2007.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (168)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiCaliper: simultaneous material and 3D size sensing for everyday objects using WiFi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyun Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junzhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Recent Advances in Integrated Sensing and Communications, 44, pp.883 - 898. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2025.3609312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spatial domain to temporal domain: unleashing the capability of CFAR for mmWave point cloud generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizhou Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3729465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on wireless sensing for health monitoring and elderly care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingmin Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computing for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3712728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of acoustic focusing for multi-target sensing with distributed microphones in smart car cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beihong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.1 - 28. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3729470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the resolution barriers of mmWave arrays via null steering for sleep monitoring in multi-person scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhehui Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3749466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SigCan: toward reliable ToF estimation leveraging multipath signal cancellation on commodity wiFi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahe Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (3), pp.1895 - 1912. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2024.3491337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiCG: in-body cardiac motion sensing based on a mix-medium Wi-Fi fresnel zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anlan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (10), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2025.3564843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FreeBFI: enabling fine-grained BFI sensing with an arbitrary number of antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junzhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3770670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mmRotation: Unlocking versatility of a single mmWave radar via azimuth panning and elevation tilting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhehui Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxiong Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hewen Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (7), pp.6045-6061. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2025.3539985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiScanner: enabling simultaneous detection of multiple liquids with mmWave radar based on a composite reflection model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihui Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangqian Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (12), pp.13142-13159. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2025.3587079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking wiFi-based angle estimation for robust passive indoor localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3770662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiLife: long-term daily status monitoring and habit mining of the elderly leveraging ubiquitous wi-Fi signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaopeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computing for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3689373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-person respiration monitoring leveraging commodity Wi-Fi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (1), pp.229-251. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11390-023-2722-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensing for multi-user heartbeat monitoring using dualforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haipeng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenren Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (9), pp.8454-8474. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2025.3558418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient bike-sharing repositioning with cooperative multi-agent deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3639468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling wifi sensing on new-generation wifi cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyun Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3633807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiCGesture : meta-motion-based continuous gesture recognition with Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.15087-15099. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3343875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UniFi : a unified framework for generalizable gesture recognition with Wi-Fi signals using consistency-guided multi-view networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anlan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3631429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SlpRoF: improving the temporal coverage and robustness of RF-based vital sign monitoring during sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (7), pp.7848 - 7864. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2023.3340925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From single-point to multi-point reflection modeling : robust vital signs monitoring via mmWave sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxiong Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (12), pp.14959-14974. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2024.3450318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of multitarget wireless sensing using high-scanning-rate coupled-patch antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuguang Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiachen Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 IEEE AWPL Special Cluster on Smart Surface and Antenna Technologies for Integrated Sensing and Communication (ISAC) (S1), 23 (11), pp.3406-3410. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2024.3430840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiFi-CSI Difference Paradigm: Achieving Efficient Doppler Speed Estimation for Passive Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (2), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3659608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MmECare: enabling fine-grained vital sign monitoring for emergency care with handheld MmWave radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3699766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the diffraction model in static multipath-Rich environments for WiFi sensing system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anlan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junzhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (11), pp.10393-10410. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2024.3377708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiResp : robust respiration monitoring for multiple users using acoustic signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianben Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhangben Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honghao Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2023.3279976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LT-Fall: the design and implementation of a life-threatening fall detection and alarming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxiong Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3580835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a dynamic fresnel zone model to WiFi-based human activity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3596270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-aware multi-person tracking in indoor environments with MmWave radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (3), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiMeasure: millimeter-level object size measurement with commodity wifi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anlan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyun Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3596250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated human activity sensing and communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanhao Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrew Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (5), pp.90-96. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.002.2200391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing consumer-level UWB-equipped devices for fine-grained wireless sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhi Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (4), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3569487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wi-Diag : robust multi-subject abnormal gait diagnosis with commodity Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojie Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaochen Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonggang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3301908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OmniResMonitor: omnimonitoring of human respiration using acoustic multipath reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianben Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhishen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2023.3281928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdExpress: a probabilistic framework for on-time crowdsourced package deliveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasha Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.827-842. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tbdata.2020.2991152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A force-directed approach to seeking route recommendation in ride-on-demand service using multi-source urban data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxiao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (6), pp.1909 - 1926. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2020.3033274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From personalized medicine to population health: a survey of mHealth sensing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boukhechba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (17), pp.15413-15434. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2022.3161046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact scheduling for task graph oriented mobile crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirui Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (7), pp.2358 - 2371. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmc.2020.3040007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards robust gesture recognition by characterizing the sensing quality of wifi signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxiong Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3517241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HandGest: hierarchical sensing for robust-in-the-Air handwriting recognition with commodity wifi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejing Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyan Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (19), pp.19529 - 19544. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2022.3170157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheels know why you travel: predicting trip purpose via a dual- attention graph embedding network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwu Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxiao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3517239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiTraj: robust indoor motion tracking with WiFi signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (05), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2021.3133114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wi-PIGR: path independent gait recognition with commodity Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (9), pp.3414 - 3427. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2021.3052314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoEar: push the range limit of acoustic sensing for vital sign monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.1 - 24. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiverSense: maximizing wi-fi sensing range leveraging signal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhai Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxiong Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.1 - 28. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3536393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking doppler effect for accurate velocity estimation with commodity wifi Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyun Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (7), pp.2164-2178. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2022.3155523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of radar sensing into communications with asynchronous transceivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrew Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jay Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (11), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.003.2200096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-free soil moisture sensing using lora signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beihong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.1 - 27. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3534608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement matters: understanding the effects of device placement for wifi sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochong Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyun Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.1 - 25. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3517237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">semi-Traj2Graph: identifying fine-grained driving style with GPS trajectory data via multi-task learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingchen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwu Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (6), pp.1550 - 1565. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tbdata.2021.3063048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding WiFi signal frequency features for position-independent gesture sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitong Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (11), pp.4156 - 4171. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2021.3063135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards position-independent sensing for gesture recognition with Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.61:1-61:28. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3463504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaStore: a task-adaptative meta-learning model for optimal store placement with multi-city knowledge transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingmin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.28:1-28:23. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven C-RAN optimization exploiting traffic and mobility dynamics of mobile users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Mai-Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (5), pp.1773-1788. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2020.2971470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge transfer with weighted adversarial network for cold-start store site recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingmin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), 47, pp 1-27. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3442203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the beamforming potential of LoRa for long-range multi-target respiration sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.85:1-85:25. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3463526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multiple antennas for long-range wifi sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaopeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (4), pp.1 - 30. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3494979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiPhone: smartphone-based respiration monitoring using ambient reflected WiFi signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.23:1-23:19. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UVLens: urban village boundary identification and population estimation leveraging open government data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangxu Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.57:1-57:26. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3463495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting wifi sensing performance via CSI ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (01), pp.62 - 70. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mprv.2020.3041024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Mobile Crowdsensing With Differential and Distortion Location Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian y Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.2735-2749. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2020.2975925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiFi-Sleep: sleep stage monitoring using commodity Wi-Fi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (18), pp.13900-13913. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2021.3068798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiMonitor: continuous long-term human vitality monitoring using commodity Wi-Fi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaopeng Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaopeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.751:1-751:28. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21030751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing floor plan through smoke using ultra wideband radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (4), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3494977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiBorder: Precise Wi-Fi based Boundary Sensing via Through-wall Discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaopeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaopeng Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical-Social-Mediated Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenzhong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT Professional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.60 - 66. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mitp.2019.2940568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FingerDraw: sub-wavelength level finger Motion tracking with WiFi signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.31:1-31:27. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3380981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiBorder: precise Wi-Fi based boundary sensing via through-wall discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaopeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaopeng Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.89:1 - 89:30. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROD-revenue: seeking strategies analysis and revenue prediction in ride-on-demand service using multi-source urban data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxiao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (9), pp.2202 - 2220. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2019.2921959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sending more with less: crowdsourcing integrated transportation as a new form of citywide passenger-package delivery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT Professional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.56-62. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITP.2018.2887389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTracer: when online vehicle trajectory compression meets mobile edge computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), pp.1635-1646. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2019.2935458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse mobile crowdsensing with differential and distortion location privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Y. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.2735 - 2749. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tifs.2020.2975925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Scheduling for Task Graph Oriented Mobile Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirui Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2020.3040007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiSense: enabling multi-person respiration sensing with commodity WiFi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaopeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.102 :1 - 102:29. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical-social-mediated communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenzhong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT Professional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.60-66. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITP.2019.2940568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring LoRa for long-range through-wall sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Beihong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.68. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3397326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Your Smart Speaker Can &amp;quot;Hear&amp;quot; Your Heartbeat!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Beihong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (4), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3432237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Your smart speaker can &amp;quot;Hear&amp;quot; your heartbeat!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beihong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie J Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (4), pp.1 - 24. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3432237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiDIGR: Direction-Independent Gait Recognition system using commercial Wi-Fi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maode Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.1178 - 1191. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jiot.2019.2953488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiSense: Enabling Multi-person Respiration Sensing with Commodity WiFi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaopeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing the power of the general public for crowdsourced business intelligence: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent W. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.26606-26630. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2901027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultigesture: a wristband-based platform for continuous gesture control in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.45 - 65. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smhl.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeepStore: an interaction-aware Wide&Deep model for store site recommendation with attentional spatial embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingmin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.7319-7333. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2019.2916143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiMorse: a contactless Morse code text input system using ambient WiFi signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (6), pp.993-10008. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2019.2934904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous multi-task assignment in mobile crowdsensing using spatiotemporal correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Harold Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.84 - 97. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2018.2827375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FooDNet: toward an optimized food delivery network based on spatial crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (6), pp.1288 - 1301. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2018.2861864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning-based cell selection in sparse mobile crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 161, pp.102-114. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2019.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless respiration monitoring using ultrasound signal with off-the-shelf audio devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianben Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.2959 - 2973. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2018.2877607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional urban sensing in sparse mobile crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.82066-82079. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2924184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial: special issue on mobile crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghu K. Ganti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (3), pp.739 - 740. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-017-0512-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep mobile traffic forecast and complementary base station clustering for C-RAN optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.59 - 69. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2018.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple but quantifiable approach to dynamic price prediction in ride-on-demand services leveraging multi-source urban data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxiao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.Article 112 -. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3264922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecoSense: minimize participants' total 3G data cost in mobile crowdsensing using opportunistic relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (6), pp.965 - 978. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2016.2523902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward context-aware mobile social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Roussaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (10), pp.168 - 175. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2017.1700037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADAR: road obstacle identification for disaster response leveraging cross-domain urban data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoliang Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), Article No.: 130, pp 1-23. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3161159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worker-contributed data utility measurement for visual crowdsensing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (8), pp.2379 - 2391. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2016.2620980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained urban event detection and characterization based on tensor cofactorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jakubowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (3), pp.380 - 391. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THMS.2016.2596103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TaskMe: toward a dynamic and quality-enhanced incentive mechanism for mobile crowd sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenqian Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.14 - 26. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Parkinsonian gait pattern by exploiting fine-grained movement function features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianben Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.6:1 - 6:22. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2890511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining personal frequent routes via road corner detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianben Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (4), pp.445 - 458. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2015.2444416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Container port performance measurement and comparison leveraging ship GPS traces and maritime open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (5), pp.1227 - 1242 </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2015.2498409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse mobile crowdsensing: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasha Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (7), pp.161 - 167. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2016.7509395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory cultural mapping based on collective behavior data in location-based social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingqing Qu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.1 - 23. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile crowd sensing and computing: when participatory sensing meets participatory social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin Chin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (2), pp.131 - 137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCrowd: near-optimal task allocation for Piggyback Crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.2010 - 2022. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2015.2483505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PicPick : a generic data selection framework for mobile crowd photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.325 - 335. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-016-0924-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disorientation detection by mining GPS trajectories for cognitively-impaired elders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Connelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.71 - 85. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2014.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlierMeet: a mobile crowdsensing system for cross-space public information reposting, tagging, and sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenlong Huangfu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (10), pp.2020 - 2033. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2014.2385097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NationTelescope: monitoring and visualizing large-scale collective behavior in LBSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingqing Qu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.170 - 180. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2015.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding taxi service strategies from taxi GPS traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.123 - 135. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2014.2328231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participant selection for offline event marketing leveraging location based social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (6), pp.853 - 864. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2014.2383993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NextCell : predicting location using social interplay from cell phone traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence T. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (2), pp.452 - 463. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2013.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">effSense: a novel mobile crowd-sensing framework for energy-efficient and cost-effective data uploading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixian Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (12), pp.1549 - 1563. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2015.2418283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building human-machine intelligence in mobile crowd sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT Professional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.46 - 52. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITP.2015.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive sleep pattern recognition with ubiquitous sensing in elderly assistive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), pp.966 - 979. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-015-4404-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling user activity preference by leveraging user spatial temporal characteristics in LBSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent W. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.129 - 142. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2014.2327053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A EEMC: Enabling Energy-Efficient Mobile Crowdsensing with Anonymous Participants ACM Reference Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2644827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility prediction in telecom cloud using mobile calls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.26 - 32. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2014.6757894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting social and community intelligence from digital footprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Calabrese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-012-0116-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-Planner : planning bidirectional night bus routes using large-scale taxi GPS traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Hua Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp.1451 - 1465. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2014.2298892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdRecruiter: Selecting Participants for Piggyback Crowdsensing under Probabilistic Coverage Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2014 ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.Pages 703-714. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2632048.2632059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASA : building mobile Ad-Hoc social networks on top of android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Hsien Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Vasilakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.4 - 9. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNET.2014.6724100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a group-aware smartphone sensing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilei Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (4), pp.80 - 88. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPRV.2014.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering and profiling overlapping communities in location-based social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (4), pp.2168 - 2216. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2013.2256890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPaaS: Mobility prediction as a service in telecom cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.59 - 75. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-013-9476-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCKER : enhancing face-to-face social interaction based on community creation in opportunistic mobile social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (1), pp.755 - 783. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-014-1782-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC3: Energy-efficient Data Transfer in Mobile Crowdsensing under Full Coverage Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Chaouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2014.2357791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing memory recall via an intelligent social contact management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (1), pp.78 - 91. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THMS.2013.2294332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-community sensing and mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (8), pp.144 - 152. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2014.6871682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic event scheduling in mobile social network communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaskar Raychoudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay D. Kshemkalyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiannong Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (11), pp.2772 - 2782. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2013.2297111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-domain community detection in heterogeneous social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (2), pp.369 - 383. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-013-0656-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SESAME: mining user digital footprints for fine-grained preference-aware social media search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Dingqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (4), </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2677209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing real-time assistance in disaster relief by leveraging crowdsourcing power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korbinian Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edel Julie Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (8), pp.2025 - 2034. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-014-0758-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4W1H in mobile crowd sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.42 - 48. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2014.6871668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-community context management in Cooperating Smart Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Liampotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Roussaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Kosmides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (2), pp.427 - 443. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-013-0654-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iBOAT : isolation-based online anomalous trajectory detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samuel Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.806-818. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2013.2238531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCROSS : toward a scalable infrastructure for cross-domain context management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.591-602. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-012-0564-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From taxi GPS traces to social and community dynamics : a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samuel Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (2), pp.n°17 -. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2543581.2543584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the internet of things to embedded intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunji Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.399-420. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-012-0188-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use classification using taxi GPS traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guande Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.113 -123. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2012.2209201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting profilable and overlapping communities with user-generated social media contents in LBSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Liang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuicheng Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tat-Seng Chua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2502415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time anomalous trajectory detection and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samuel Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.341 - 356. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-012-0417-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic IoT : exploring the harmonious interaction between human and the internet of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (6), pp.1531 - 1539. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2012.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social relationship evolution by using real-world sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Schiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (5), pp.749 - 762. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-012-0189-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable multimedia delivery with QoS management in pervasive computing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongguang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Martinez Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Antonio Tudela Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.317-335. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-011-0581-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying logical location via GPS-enabled mobile phone and wearable camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhangbing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (8), pp.1260007.01-1260007.23. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001412600075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing spontaneous interaction in opportunistic mobile social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhangbing Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in mobile computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context gateway for physical spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Keng Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhabrata Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ambient intelligence and humanized computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), pp.193-204. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-010-0041-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-in-play : improving the variability of indoor pervasive games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Fujimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michita Imai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (1), pp.259-277. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-010-0711-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of urban human mobility using large-scale taxi traces and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guande Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (1), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-011-1192-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and community intelligence : technologies and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (4), pp.88 -92. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2012.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards non-intrusive sleep pattern recognition in elder assistive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ambient intelligence and humanized computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.167-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of social and community intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (7), pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on intelligent systems for activity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthai Philipose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1), </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1889681.1889682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme issue on context-aware middleware and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Indulska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.219-220. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0327-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a cooperative programming framework for context-aware applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michita Imai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0329-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHS : a multimedia system for improving medication adherence in elderly care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunji Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.506-517. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2011.2165593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling conflicts of context-aware reminding system in sensorised home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejun Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (1), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10586-009-0091-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case-driven ambient intelligence system for elderly in-home assistance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxin Roger Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songlin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (2), pp.179-189. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2010.2052456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDTOM : a context-driven task-oriented middleware for pervasive homecare environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of ubicomp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1), pp.34-53. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/iju.2011.2103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeeAir : a universal multimodal remote control device for home appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahui Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingchun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (8), pp.723-735. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0287-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prompting lifecycle-oriented learning of ubicomp applications leveraging distributed wisdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michita Imai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning technology newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling user-oriented management for ubiquitous computing : the meta-design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michita Imai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (16), pp.2840-2855. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting warming-up : detecting common interests and conflicts among participants before a meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (12), pp.2311-2329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology based P2P network for semantic search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Keng Pung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Grid and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (4), pp.26-39. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jghpc.2009070803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the quadratic stability of descriptor systems with uncertainties in the derivative matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingling Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (7), pp.695-702. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207720902953128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent environments and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Hoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Kusiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taniar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (12), pp.2284-2286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impromptu services discovery and provision in heterogeneous assistive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Y. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manli Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of assistive robotics and mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.48 - 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content provisioning for ubiquitous learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhiwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoji Kajita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Mase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4), pp.62 - 70. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPRV.2008.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards large-scale wireless sensing in smart buildings using LoRa signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence of Things and Systems (AIoTSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lanzhou, China. pp.160-173, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-2581-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiRainbow: single-antenna direction-aware Wi-Fi sensing via dispersion effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuguang Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badii Jouaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE International Conference on Embedded Artificial Intelligence and Sensing Systems (SenSys 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2511.20671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-antenna quantum receiver: a leap beyond angle estimation constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaodian He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beihong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual International Conference on Mobile Computing and Networking (ACM MOBICOM '25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Hong Kong (China), China. pp.848 - 862, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3680207.3765250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FineSat: enhancing GNSS signals for high-precision sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anlan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinkun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Pervasive Computing and Communications (PerCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Washington DC, United States. pp.25-36, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PerCom64205.2025.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wi2DMeasure: WiFi-based 2D object size measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junzhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SenSys '24: 22nd ACM Conference on Embedded Networked Sensor Systems(SenSys '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hangzhou China, France. pp.253-266, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666025.3699336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWBOri: enabling accurate orientation estimation with ultra-wideband signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Smart World Congress (SWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Denarau Island, Fiji</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro vibration reconstruction under in-range large-scale dynamic clutters using a Bi-Exponential radar signal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE/MTT-S International Microwave Symposium ( IMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Washington, France. pp.386-389, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS40175.2024.10600273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BFMSense : WiFi sensing using beamforming feedback matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st USENIX Symposium on Networked Systems Design and Implementation (NSDI '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Santa Clara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiProfile: unlocking diffraction effects for sub-centimeter target profiling using commodity WiFi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyun Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junzhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual International Conference on Mobile Computing and Networking (ACM MobiCom '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Washington D.C. DC USA, United States. pp.185-199, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3636534.3649355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSense: boosting wireless sensing capability under motion interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th Annual International Conference on Mobile Computing and Networking (ACM MobiCom ’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Sep 2024, WashingtonD.C., United States. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3636534.3649350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF-SIFTER: sifting signals at layer-0.5 to mitigate wideband cross-technology interference for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bizhao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Ou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojie Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th Annual International Conference on Mobile Computing and Networking (MobiCom '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, France. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3570361.3592513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How target’s location and orientation affect velocity extraction accuracy in WiFi sensing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyun Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM TURC '23: ACM Turing Award Celebration Conference 2023 (ACM TURC '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Wuhan, China. pp.35-36, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3603165.3607384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous wireless sensing - theory, technique and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beihong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Turing Award Celebration Conference (ACM TURC '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jul 2023, Wuhan, China. pp.33-34, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3603165.3607383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiCross: i can know when you cross using COTS WiFi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2023 ACM International Joint Conference on Pervasive and Ubiquitous Computing (UbiComp/ISWC '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cancun, Mexico. pp.133-136, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3594739.3610706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DF-sense: multi-user acoustic sensing for heartbeat monitoring with dualforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haipeng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st ACM International Conference on Mobile Systems, Applications and Services (MobiSys '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3581791.3596867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum wireless sensing: principle, design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beihong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitong Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th Annual International Conference on Mobile Computing and Networking (MobiCom '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, Spain. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3570361.3613258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical issues and challenges in CSI-based integrated sensing and communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications(ICC Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2022, Seoul, South Korea. pp.836-841, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCWorkshops53468.2022.9814523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of UWB radar self-motion for mm-Scale vibration detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Wireless Symposium (IWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Harbin, China. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWS55252.2022.9978061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobi2Sense: empowering wireless sensing with mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th Annual International Conference on Mobile Computing and Networking (ACM MobiCom '22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sydney NSW, Australia. pp.268-281, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3495243.3560518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving ultra-wideband in consumer-level devices into the ecosystem of wireless sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhi Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th Annual International Conference on Mobile Computing and Networking (ACM MobiCom '22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sydney NSW, Australia. pp.758-760, </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3495243.3558745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobi2Sense: enabling wireless sensing under device motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beihong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th Annual International Conference on Mobile Computing and Networking (ACM MobiCom '22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sydney NSW, Australia. pp.766-768, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3495243.3558748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust dynamic hand gesture interaction using LTE terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPSN 2020: 19th ACM/IEEE International Conference on Information Processing in Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Sydney (online), Australia. pp.109-120, </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ipsn48710.2020.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Dynamic Hand Gesture Interaction using LTE Terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 19th ACM/IEEE International Conference on Information Processing in Sensor Networks (IPSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Sydney, Australia. pp.109-120, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPSN48710.2020.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FarSense: pushing the range limit of WiFi-based respiration sensing with CSI ratio of two antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2019: International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.121:1-26, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3351279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contactless gesture interaction system using LTE (4G) signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiComp/ISWC 2019 Adjunct: 2019 ACM international joint conference on Pervasive and Ubiquitous Computing and 2019 ACM International Symposium on Wearable Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.260-263, </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341162.3343824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LungTrack: towards contactless and zero dead-zone respiration monitoring with commodity RFIDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunghoon Ivan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2019: International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.79-1:79-22, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3351237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time and robust intrusion detection system with commodity wi-fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaopeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaopeng Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiComp/ISWC 2019 Adjunct: 2019 ACM international joint conference on Pervasive and Ubiquitous Computing and International Symposium on Wearable Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.316-319, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341162.3343789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: a CSI-ratio model based house-level respiration monitoring system using COTS WiFi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP/ISWC 2019: ACM International Joint Conference on Pervasive and Ubiquitous Computing and ACM International Symposium on Wearable Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.354-357, </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341162.3343830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture-enabled remote control for healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHASE 2017: 2nd IEEE/ACM International Conference on Connected Health: Applications, Systems and Engineering Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Philadelphia, United States. pp.392 - 401, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CHASE.2017.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-FMCW based contactless respiration detection using acoustic signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianben Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWUT 2017: Interactive, Mobile, Wearable and Ubiquitous Technologies (ISWC 2017 and UBICOMP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Maui, Hawaii, United States. pp.Article 170 -, </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3161188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective traffic offloading on the fly: a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaiyang Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2017 : 37th IEEE International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Atlanta, United States. pp.2386 - 2392, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2017.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TaskMe: multi-task allocation in mobile crowd sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenle Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2016 : ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heidelberg, Germany. pp.403 - 414, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2971648.2971709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnUp: Energy-efficient data uploading for mobile crowd sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC/ATC/ScalCom/CBDCom/IoP/SmartWorld 2016 : International Conferences on Ubiquitous Intelligence &amp; Computing, Advanced and Trusted Computing, Scalable Computing and Communications, Cloud and Big Data Computing, Internet of People, and Smart World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.1074 - 1078, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrivCheck: privacy-preserving check-in data publishing for personalized location based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingqing Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cudré-Mauroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2016 : ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heidelberg, Germany. pp.545 - 556, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2971648.2971685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic cluster-based over-demand prediction in bike sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2016 : ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heidelberg, Germany. pp.841 - 852, </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2971648.2971652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCS-TA: quality-guaranteed online task allocation in compressive crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2015 : ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Osaka, Japan. pp.683 - 694, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2750858.2807513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who should I invite for my party? Combining user preference and influence maximization for social events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2015 : ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Osaka, Japan. pp.879 - 883, </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2750858.2805839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdTasker : maximizing coverage quality in Piggyback Crowdsensing under budget constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCOM 2015 : International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Saint Louis, United States. pp.55 - 62, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2015.7146509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bike-share station placement leveraging heterogeneous urban open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2015 : ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Osaka, Japan. pp.571 - 575, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2750858.2804291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing the pulse of urban activity centers leveraging bike sharing open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jakubowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2015 : 12th IEEE International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Beijing, China. pp.135 - 142, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC-ScalCom-CBDCom-IoP.2015.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Container throughput estimation leveraging ship GPS traces and open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiComp 2014 : ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Seattle, États-Unis. pp.847 - 851, </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2632048.2632050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting abnormal patterns of daily activities for the elderly living alone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIS 2014 : 3rd international conference on Health Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Shenzhen, China. pp.95 - 108, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06269-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D²SC : data-driven smarter cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCOM Workshops 2014 : IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Budapest, Hungary. pp.599 - 603, </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PerComW.2014.6815274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards intelligent caring agents for Aging-In-Place : issues and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budhitama Subagdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilin Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah-Hwee Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIHLI 2014 : IEEE Symposium on Computational Intelligence for Human-like Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Orlando, United States. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIHLI.2014.7013393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From participatory sensing to Mobile Crowd Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCOM Workshops 2014 : IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Budapest, Hungary. pp.593 - 598, </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PerComW.2014.6815273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">effSense: energy-efficient and cost-effective data uploading in mobile crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2013 Adjunct: ACM Conference on Pervasive and Ubiquitous Computing Adjunct Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. pp.1075 - 1086, </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2494091.2499575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemPhone : from personal memory aid to community memory sharing using mobile tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCom '13 : IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Diego, United States. pp.332-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sentiment-enhanced personalized location recommendation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HT '13 : 24th ACM Conference on Hypertext and Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.119-128, </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2481492.2481505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is the largest market: ranking areas by popularity from location based social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC/ATC 2013 : 10th IEEE International Conference on Ubiquitous Intelligence &amp; Computing &amp; 10th International Conference on Autonomic and Trusted Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Vietri Sul Mere, Italy. pp.157 - 162, </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC.2013.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal encoded F-formation system for social interaction detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongkang Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohan S. Kankanhalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2013 : 21st ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.937 - 946, </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2502081.2502096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic event scheduling in mobile social network communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaskar Raychoudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay D. Kshemkalyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiannong Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohit Bakshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIALCOM 2013: International Conference on Social Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Alexandria, Va, United States. pp.403 - 410, </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SocialCom.2013.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting intra- and inter-activity association patterns from daily routines of elders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2013 : 11th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Singapour, Singapore. pp.36 - 44, </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39470-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUEDUC: improving quality and efficiency of care for elders in real homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jean-Bart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2013 : 11th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Singapour, Singapore. pp.205 - 210, </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39470-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-Planner : night bus route planning using large-scale taxi GPS traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Hua Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tülin Atmaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCom '13 : IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained preference-aware location search leveraging crowdsourced digital footprints from LBSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiComp 2013 : International Joint Conference on Pervasive and Ubiquitous Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. pp.479 - 488, </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2493432.2493464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal non-intrusive sleep pattern recognition in elder assistive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST '12 : 10th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Artiminio, Italy. pp.132-139, </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30779-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting the best solvers : toward community based crowdsourcing for disaster management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guolong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSCC '12 : The 2012 IEEE Asia-Pacific Services Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Guilin, China. pp.271-277, </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSCC.2012.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid SN : interlinking opportunistic and online communities to augment information dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC '12 : The 9th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Fukuoka, Japan. pp.188-195, </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC.2012.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated service platform for pervasive elderly care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSCC '12 : The 2012 IEEE Asia-Pacific Services Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Guilin, China. pp.165-172, </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSCC.2012.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GroupMe : supporting group formation with mobile sensing and social graph mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiQuitous '12 : 9th International Conference on Mobile and Ubiquitous Systems : Computing, Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating city characteristics based on community profiling in LBSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCA '12 : The 2nd International Conference on Social Computing and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Xiangtan, China. pp.578-585, </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CGC.2012.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does location help daily activity recognition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2012 : 10th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Artiminio, Italy. pp.83 - 90, </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30779-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting wandering behavior based on GPS traces for elders with dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARCV 2012: 12th International Conference on Control Automation Robotics &amp; Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Guangzhou, China. pp.672 - 677, </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2012.6485238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting overlapping communities in location-based social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocInfo '12 : The 4th International Conference on Social Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lausanne, Switzerland. pp.110-123, </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35386-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time detection of anomalous taxi trajectories from GPS traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samuel Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiQuitous '11 : 8th International ICST Conference on Mobile and Ubiquitous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Copenhagen, Denmark. pp.63-74, </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30973-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic IoT : exploring the social side of the internet of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCWD '12 : IEEE 16th International Conference on Computer Supported Cooperative Work in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Wuhan, China. pp.925-929, </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2012.6221932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting mobile phone user locations by exploiting collective behavioral patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2012 : 9th IEEE International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Fukuoka, Japan. pp.164-171, </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC.2012.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OSGi-based smart taxi service platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejian Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSCC '12 : The 2012 IEEE Asia-Pacific Services Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Guilin, China. pp.173-178, </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSCC.2012.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban traffic modelling and prediction using large scale taxi GPS traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samuel Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive '12 : The Tenth International Conference on Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Newcastle, United Kingdom. pp.57-72, </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31205-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity monitoring with mobile phones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2011 : 9th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.104 - 111, </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with internet of things : the emergence of embedded intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPSCom 2011 : 4th IEEE International Conference on Cyber, Physical, and Social Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dalian, China. pp.297 - 304, </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iThings/CPSCom.2011.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better organizing your contacts : an empirical study of an intelligent social contact management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPSCom 2011 : IEEE International Conference on Cyber, Physical, and Social Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dalian, China. pp.283 - 290, </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iThings/CPSCom.2011.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting or waiting ? Discovering passenger-finding strategies from a large-scale real-world taxi dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUCS 2011 : 8th International Workshop on Managing Ubiquitous Communications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Seattle, United States. pp.63 - 68, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2011.5766967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalisation in a system combining pervasiveness and social networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick K. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser R. Blackmun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Howard Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMNA '11 : The First Workshop on Social Interactive Media Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Maui, Hi, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2011.6005900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring social functions of city regions from large-scale taxi behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guande Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIP of PERCOM 2011: Work in Progress workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Seattle, United States. pp.384 - 388, </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2011.5766912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iBAT : detecting anomalous taxi trajectories from GPS traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Hua Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2011 : 13th ACM International Conference on Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Beijing, China. pp.99 - 108, </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2030112.2030127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic community creation mechanism in opportunistic mobile social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIALCOM 2011 : 3rd IEEE International Conference on Social Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Boston, United States. pp.509 - 514, </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PASSAT/SocialCom.2011.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read&amp;quot; more from business cards : toward a smart social contact management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Dingqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI 2011 : IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.384 - 387, </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring user search intention based on situation analysis of the physical world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2010 : 7th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Xi'An, China. pp.35 - 51, </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16355-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy logic based context-aware reminder for elders with mild dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejun Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISG '10 : International Society for Gerontechnology 7th World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Vancouver, Canada. pp.107-108, </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2010.09.02.015.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards developing effective continence management through wetness alert diaper : experiences, lessons learned, challenges and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Phyo Wail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Siang Fook Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniyeri Jayachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris D. Nugent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PervasiveHealth 2010 : 4th International Conference on Pervasive Computing Technologies for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Munich, Germany. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.PERVASIVEHEALTH2010.8832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MagicPhone : pointing & interacting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahui Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2010 : 12th ACM International Conference on Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Copenhagen, Denmark. pp.451 - 452, </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1864431.1864483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The architecture design of a cross-domain context management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCOM 2010 : 8th IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.499 - 504, </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2010.5470618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive prompting based on petri net in a smart medication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCOM 2010 : 8th IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.328 - 333, </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2010.5470646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering anomalies in semantic Web rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Fang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSIRI 2010 : 4th International Conference on Secure Software Integration and Reliability Improvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Singapore, Singapore. pp.33 - 42, </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSIRI.2010.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical development and clinical evaluation of intelligent continence management system at nursing home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Phyo Wail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Siang Fook Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniyeri Jayachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris D. Nugent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcom 2010 : 12th IEEE International Conference on e-Health Networking Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lyon, France. pp.345 - 352, </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HEALTH.2010.5556544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FireGuide : a context-aware fire response guide for the building occupants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanping Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoubin Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSSC 2010 : 5th European Conference on Smart Sensing and Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Passau, Germany. pp.1 - 14, </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16982-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards non-intrusive sleep pattern recognition in elder assistive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2010 : 7th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Xi'An, China. pp.96 - 109, </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16355-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity recognition on an accelerometer embedded mobile phone with varying positions and orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2010 : 7th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Xi'An, China. pp.548 - 562, </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16355-5_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting social and community intelligence from digital footprints : an emerging research area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2010 : 7th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Xi'An, China. pp.4 - 18, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16355-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unobtrusive sleep posture detection for elder-care in smart home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST '10 : The 8th International Conference on Smart Homes and Health telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Seoul, South Korea. pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a task supporting system with CBR approach in smart home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejian Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaqi Fu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST '09 : 7th International Conference on Smart homes and health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Tours, France. pp.141-149, </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02868-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture recognition with a 3-D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahui Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guande Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC '09 : The Sixth International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Brisbane, Australia. pp.25-28, </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02830-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00792994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activity recognition supporting context-appropriate reminders for elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venet Osmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasitharan Balasubramaniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PervasiveHealth '09 : 3rd International Conference on Pervasive Computing Technologies for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, London, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.PERVASIVEHEALTH2009.6056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective-cognition modeling of product ecosystems using timed colored Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianli Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxin Roger Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IE&amp;EM '09 : 16th International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Beijing, China. pp.576-580, </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEEM.2009.5344332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware information model for elderly homecare services in a smart home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxin Roger Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songlin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC/CIE '09 : ASME International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1009-1018, </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2009-86673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative-based approach for context-aware service provisioning in smart environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanchun Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejun Du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SinFra '09 : Singaporean-French IPAL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Fusionopolis, Singapore. pp.135-144, </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814277563_0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a smart continence management system based on initial user requirement assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Phyo Wai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Siang Fook Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris D. Nugent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mulvenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2008 : 6th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ames, United States. pp.62 - 72, </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69916-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining user profiles and situation contexts for spontaneous service provision in smart assistive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanchun Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejun Du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2008 : 5th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Oslo, Norway. pp.187 - 200, </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69293-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-peer context reasoning in pervasive computing environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Keng Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoMoRea 2008 : 5th IEEE Workshop on Context Modeling and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hong Kong, Hong Kong SAR China. pp.406 - 411, </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2008.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYCARE : a hybrid context-aware reminding framework for elders with mild dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejun Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2008 : 6th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ames, United States. pp.9 - 17, </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69916-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware content filtering & presentation for pervasive & mobile information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijian Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manli Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambi-sys 2008 : 1st International Conference on Ambient Media and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting elders with mild dementia staying at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCare 2008 : 1st International Workshop on Pervasive Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hong Kong, Hong Kong SAR China. pp.692 - 697, </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2008.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling activity conflicts in reminding system for elders with dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejun Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzaaliff W. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SH 2008 : 3rd International Symposium on Smart Home</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Sanya, Hainan Island, China. pp.416 - 421, </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FGCN.2008.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FooDNet: optimized on demand take-out food delivery using spatial crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBICOM 2017 : 23rd Annual International Conference on Mobile Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Snowbird, United States. ACM, pp.564 - 566 2017, </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3117811.3131268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient assistive health and wellness management in the heart of the city : 7th International Conference on Smart Homes and Health Telematics, ICOST 2009, Tours, France, July 1-3, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Khalil Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris D. Nugent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2009, Lectures Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Intelligence and Computing, 6th international conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah-Hwee Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Indulska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2009, Lectures Notes in Computer Science, 978-3-642-02829-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware for smart spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manli Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The engineering handbook of smart technology for aging, disability, and independence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.607 - 618, 2008, 978-0-471-711551 </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470379424.ch32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId896"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daqing Zhang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Daqing ZHANG has been a full professor in Département Réseaux et Services Multimédia Mobiles at Télécom SudPais and CNRS, France, since 2007.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (168)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiCaliper: simultaneous material and 3D size sensing for everyday objects using WiFi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyun Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junzhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Recent Advances in Integrated Sensing and Communications, 44, pp.883 - 898. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2025.3609312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spatial domain to temporal domain: unleashing the capability of CFAR for mmWave point cloud generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizhou Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3729465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on wireless sensing for health monitoring and elderly care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingmin Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computing for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3712728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiCG: in-body cardiac motion sensing based on a mix-medium Wi-Fi fresnel zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anlan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (10), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2025.3564843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SigCan: toward reliable ToF estimation leveraging multipath signal cancellation on commodity wiFi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahe Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (3), pp.1895 - 1912. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2024.3491337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of acoustic focusing for multi-target sensing with distributed microphones in smart car cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beihong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.1 - 28. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3729470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the resolution barriers of mmWave arrays via null steering for sleep monitoring in multi-person scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhehui Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3749466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mmRotation: Unlocking versatility of a single mmWave radar via azimuth panning and elevation tilting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhehui Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxiong Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hewen Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (7), pp.6045-6061. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2025.3539985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FreeBFI: enabling fine-grained BFI sensing with an arbitrary number of antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junzhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3770670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiScanner: enabling simultaneous detection of multiple liquids with mmWave radar based on a composite reflection model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihui Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangqian Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (12), pp.13142-13159. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2025.3587079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking wiFi-based angle estimation for robust passive indoor localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3770662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-person respiration monitoring leveraging commodity Wi-Fi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (1), pp.229-251. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11390-023-2722-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensing for multi-user heartbeat monitoring using dualforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haipeng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenren Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (9), pp.8454-8474. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2025.3558418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiLife: long-term daily status monitoring and habit mining of the elderly leveraging ubiquitous wi-Fi signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaopeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computing for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3689373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiCGesture : meta-motion-based continuous gesture recognition with Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.15087-15099. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3343875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UniFi : a unified framework for generalizable gesture recognition with Wi-Fi signals using consistency-guided multi-view networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anlan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3631429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient bike-sharing repositioning with cooperative multi-agent deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3639468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling wifi sensing on new-generation wifi cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyun Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3633807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From single-point to multi-point reflection modeling : robust vital signs monitoring via mmWave sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxiong Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (12), pp.14959-14974. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2024.3450318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SlpRoF: improving the temporal coverage and robustness of RF-based vital sign monitoring during sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (7), pp.7848 - 7864. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2023.3340925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of multitarget wireless sensing using high-scanning-rate coupled-patch antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuguang Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiachen Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 IEEE AWPL Special Cluster on Smart Surface and Antenna Technologies for Integrated Sensing and Communication (ISAC) (S1), 23 (11), pp.3406-3410. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2024.3430840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiFi-CSI Difference Paradigm: Achieving Efficient Doppler Speed Estimation for Passive Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (2), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3659608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MmECare: enabling fine-grained vital sign monitoring for emergency care with handheld MmWave radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3699766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the diffraction model in static multipath-Rich environments for WiFi sensing system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anlan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junzhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (11), pp.10393-10410. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2024.3377708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiResp : robust respiration monitoring for multiple users using acoustic signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianben Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhangben Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honghao Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2023.3279976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LT-Fall: the design and implementation of a life-threatening fall detection and alarming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xusheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxiong Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3580835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a dynamic fresnel zone model to WiFi-based human activity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3596270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-aware multi-person tracking in indoor environments with MmWave radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (3), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiMeasure: millimeter-level object size measurement with commodity wifi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anlan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyun Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3596250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated human activity sensing and communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanhao Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrew Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (5), pp.90-96. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.002.2200391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing consumer-level UWB-equipped devices for fine-grained wireless sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhi Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (4), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3569487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wi-Diag : robust multi-subject abnormal gait diagnosis with commodity Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojie Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaochen Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonggang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3301908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OmniResMonitor: omnimonitoring of human respiration using acoustic multipath reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianben Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhishen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2023.3281928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A force-directed approach to seeking route recommendation in ride-on-demand service using multi-source urban data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxiao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (6), pp.1909 - 1926. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2020.3033274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From personalized medicine to population health: a survey of mHealth sensing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Boukhechba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (17), pp.15413-15434. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2022.3161046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact scheduling for task graph oriented mobile crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirui Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (7), pp.2358 - 2371. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmc.2020.3040007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdExpress: a probabilistic framework for on-time crowdsourced package deliveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasha Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.827-842. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tbdata.2020.2991152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards robust gesture recognition by characterizing the sensing quality of wifi signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxiong Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3517241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HandGest: hierarchical sensing for robust-in-the-Air handwriting recognition with commodity wifi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejing Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyan Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (19), pp.19529 - 19544. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2022.3170157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheels know why you travel: predicting trip purpose via a dual- attention graph embedding network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwu Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxiao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3517239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiTraj: robust indoor motion tracking with WiFi signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (05), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2021.3133114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wi-PIGR: path independent gait recognition with commodity Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (9), pp.3414 - 3427. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2021.3052314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of radar sensing into communications with asynchronous transceivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrew Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jay Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (11), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.003.2200096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking doppler effect for accurate velocity estimation with commodity wifi Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyun Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (7), pp.2164-2178. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2022.3155523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoEar: push the range limit of acoustic sensing for vital sign monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.1 - 24. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiverSense: maximizing wi-fi sensing range leveraging signal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhai Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxiong Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.1 - 28. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3536393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-free soil moisture sensing using lora signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beihong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.1 - 27. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3534608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding WiFi signal frequency features for position-independent gesture sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitong Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (11), pp.4156 - 4171. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2021.3063135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement matters: understanding the effects of device placement for wifi sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochong Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyun Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.1 - 25. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3517237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">semi-Traj2Graph: identifying fine-grained driving style with GPS trajectory data via multi-task learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingchen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwu Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (6), pp.1550 - 1565. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tbdata.2021.3063048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaStore: a task-adaptative meta-learning model for optimal store placement with multi-city knowledge transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingmin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.28:1-28:23. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven C-RAN optimization exploiting traffic and mobility dynamics of mobile users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Mai-Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (5), pp.1773-1788. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2020.2971470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge transfer with weighted adversarial network for cold-start store site recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingmin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), 47, pp 1-27. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3442203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the beamforming potential of LoRa for long-range multi-target respiration sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.85:1-85:25. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3463526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards position-independent sensing for gesture recognition with Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.61:1-61:28. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3463504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multiple antennas for long-range wifi sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaopeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (4), pp.1 - 30. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3494979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiPhone: smartphone-based respiration monitoring using ambient reflected WiFi signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.23:1-23:19. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UVLens: urban village boundary identification and population estimation leveraging open government data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangxu Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.57:1-57:26. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3463495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting wifi sensing performance via CSI ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (01), pp.62 - 70. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mprv.2020.3041024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Mobile Crowdsensing With Differential and Distortion Location Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian y Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.2735-2749. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2020.2975925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiFi-Sleep: sleep stage monitoring using commodity Wi-Fi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (18), pp.13900-13913. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2021.3068798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiMonitor: continuous long-term human vitality monitoring using commodity Wi-Fi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaopeng Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaopeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.751:1-751:28. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21030751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing floor plan through smoke using ultra wideband radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (4), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3494977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiBorder: Precise Wi-Fi based Boundary Sensing via Through-wall Discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaopeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaopeng Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical-Social-Mediated Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenzhong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT Professional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.60 - 66. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mitp.2019.2940568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FingerDraw: sub-wavelength level finger Motion tracking with WiFi signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.31:1-31:27. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3380981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiBorder: precise Wi-Fi based boundary sensing via through-wall discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaopeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaopeng Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.89:1 - 89:30. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROD-revenue: seeking strategies analysis and revenue prediction in ride-on-demand service using multi-source urban data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxiao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (9), pp.2202 - 2220. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2019.2921959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sending more with less: crowdsourcing integrated transportation as a new form of citywide passenger-package delivery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT Professional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.56-62. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITP.2018.2887389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTracer: when online vehicle trajectory compression meets mobile edge computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), pp.1635-1646. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2019.2935458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse mobile crowdsensing with differential and distortion location privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Y. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.2735 - 2749. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tifs.2020.2975925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Scheduling for Task Graph Oriented Mobile Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirui Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2020.3040007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical-social-mediated communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenzhong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT Professional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.60-66. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITP.2019.2940568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring LoRa for long-range through-wall sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Beihong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.68. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3397326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Your Smart Speaker Can &amp;quot;Hear&amp;quot; Your Heartbeat!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Beihong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (4), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3432237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiSense: enabling multi-person respiration sensing with commodity WiFi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaopeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.102 :1 - 102:29. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Your smart speaker can &amp;quot;Hear&amp;quot; your heartbeat!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beihong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie J Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (4), pp.1 - 24. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3432237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiDIGR: Direction-Independent Gait Recognition system using commercial Wi-Fi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maode Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.1178 - 1191. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jiot.2019.2953488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiSense: Enabling Multi-person Respiration Sensing with Commodity WiFi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaopeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing the power of the general public for crowdsourced business intelligence: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent W. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.26606-26630. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2901027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultigesture: a wristband-based platform for continuous gesture control in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.45 - 65. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smhl.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeepStore: an interaction-aware Wide&Deep model for store site recommendation with attentional spatial embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingmin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.7319-7333. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2019.2916143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiMorse: a contactless Morse code text input system using ambient WiFi signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (6), pp.993-10008. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2019.2934904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FooDNet: toward an optimized food delivery network based on spatial crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (6), pp.1288 - 1301. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2018.2861864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning-based cell selection in sparse mobile crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 161, pp.102-114. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2019.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous multi-task assignment in mobile crowdsensing using spatiotemporal correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Harold Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.84 - 97. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2018.2827375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional urban sensing in sparse mobile crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.82066-82079. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2924184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless respiration monitoring using ultrasound signal with off-the-shelf audio devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianben Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.2959 - 2973. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2018.2877607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial: special issue on mobile crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghu K. Ganti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (3), pp.739 - 740. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-017-0512-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep mobile traffic forecast and complementary base station clustering for C-RAN optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.59 - 69. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2018.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple but quantifiable approach to dynamic price prediction in ride-on-demand services leveraging multi-source urban data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suiming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaxiao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.Article 112 -. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3264922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecoSense: minimize participants' total 3G data cost in mobile crowdsensing using opportunistic relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (6), pp.965 - 978. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2016.2523902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward context-aware mobile social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Roussaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (10), pp.168 - 175. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2017.1700037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADAR: road obstacle identification for disaster response leveraging cross-domain urban data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoliang Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), Article No.: 130, pp 1-23. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3161159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worker-contributed data utility measurement for visual crowdsensing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (8), pp.2379 - 2391. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2016.2620980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained urban event detection and characterization based on tensor cofactorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jakubowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (3), pp.380 - 391. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THMS.2016.2596103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TaskMe: toward a dynamic and quality-enhanced incentive mechanism for mobile crowd sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenqian Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.14 - 26. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Parkinsonian gait pattern by exploiting fine-grained movement function features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianben Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.6:1 - 6:22. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2890511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining personal frequent routes via road corner detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianben Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (4), pp.445 - 458. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2015.2444416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Container port performance measurement and comparison leveraging ship GPS traces and maritime open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (5), pp.1227 - 1242 </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2015.2498409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse mobile crowdsensing: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasha Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (7), pp.161 - 167. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2016.7509395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory cultural mapping based on collective behavior data in location-based social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingqing Qu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.1 - 23. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile crowd sensing and computing: when participatory sensing meets participatory social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin Chin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (2), pp.131 - 137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCrowd: near-optimal task allocation for Piggyback Crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.2010 - 2022. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2015.2483505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PicPick : a generic data selection framework for mobile crowd photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.325 - 335. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-016-0924-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disorientation detection by mining GPS trajectories for cognitively-impaired elders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Connelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.71 - 85. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2014.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlierMeet: a mobile crowdsensing system for cross-space public information reposting, tagging, and sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenlong Huangfu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (10), pp.2020 - 2033. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2014.2385097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NationTelescope: monitoring and visualizing large-scale collective behavior in LBSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingqing Qu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.170 - 180. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2015.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding taxi service strategies from taxi GPS traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.123 - 135. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2014.2328231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participant selection for offline event marketing leveraging location based social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (6), pp.853 - 864. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2014.2383993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NextCell : predicting location using social interplay from cell phone traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence T. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (2), pp.452 - 463. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2013.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">effSense: a novel mobile crowd-sensing framework for energy-efficient and cost-effective data uploading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixian Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (12), pp.1549 - 1563. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2015.2418283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building human-machine intelligence in mobile crowd sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT Professional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.46 - 52. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITP.2015.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive sleep pattern recognition with ubiquitous sensing in elderly assistive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), pp.966 - 979. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-015-4404-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling user activity preference by leveraging user spatial temporal characteristics in LBSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent W. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (1), pp.129 - 142. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2014.2327053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A EEMC: Enabling Energy-Efficient Mobile Crowdsensing with Anonymous Participants ACM Reference Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2644827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-Planner : planning bidirectional night bus routes using large-scale taxi GPS traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Hua Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp.1451 - 1465. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2014.2298892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdRecruiter: Selecting Participants for Piggyback Crowdsensing under Probabilistic Coverage Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2014 ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.Pages 703-714. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2632048.2632059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASA : building mobile Ad-Hoc social networks on top of android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Hsien Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Vasilakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.4 - 9. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNET.2014.6724100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a group-aware smartphone sensing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilei Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (4), pp.80 - 88. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPRV.2014.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering and profiling overlapping communities in location-based social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (4), pp.2168 - 2216. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2013.2256890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility prediction in telecom cloud using mobile calls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.26 - 32. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2014.6757894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting social and community intelligence from digital footprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Calabrese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-012-0116-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPaaS: Mobility prediction as a service in telecom cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.59 - 75. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10796-013-9476-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCKER : enhancing face-to-face social interaction based on community creation in opportunistic mobile social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (1), pp.755 - 783. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-014-1782-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing memory recall via an intelligent social contact management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (1), pp.78 - 91. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THMS.2013.2294332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC3: Energy-efficient Data Transfer in Mobile Crowdsensing under Full Coverage Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Chaouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2014.2357791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-community sensing and mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (8), pp.144 - 152. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2014.6871682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic event scheduling in mobile social network communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaskar Raychoudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay D. Kshemkalyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiannong Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (11), pp.2772 - 2782. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2013.2297111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-domain community detection in heterogeneous social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (2), pp.369 - 383. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-013-0656-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SESAME: mining user digital footprints for fine-grained preference-aware social media search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Dingqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Zeghlache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (4), </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2677209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing real-time assistance in disaster relief by leveraging crowdsourcing power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korbinian Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edel Julie Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (8), pp.2025 - 2034. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-014-0758-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4W1H in mobile crowd sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.42 - 48. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2014.6871668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-community context management in Cooperating Smart Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Liampotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Roussaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Kosmides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (2), pp.427 - 443. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-013-0654-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iBOAT : isolation-based online anomalous trajectory detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samuel Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.806-818. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2013.2238531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iCROSS : toward a scalable infrastructure for cross-domain context management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.591-602. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-012-0564-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From taxi GPS traces to social and community dynamics : a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samuel Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (2), pp.n°17 -. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2543581.2543584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use classification using taxi GPS traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guande Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.113 -123. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2012.2209201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the internet of things to embedded intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunji Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.399-420. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-012-0188-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time anomalous trajectory detection and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samuel Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.341 - 356. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-012-0417-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting profilable and overlapping communities with user-generated social media contents in LBSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Liang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuicheng Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tat-Seng Chua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2502415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic IoT : exploring the harmonious interaction between human and the internet of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (6), pp.1531 - 1539. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2012.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding social relationship evolution by using real-world sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Schiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (5), pp.749 - 762. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-012-0189-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable multimedia delivery with QoS management in pervasive computing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongguang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Martinez Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Antonio Tudela Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.317-335. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-011-0581-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying logical location via GPS-enabled mobile phone and wearable camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhangbing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (8), pp.1260007.01-1260007.23. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001412600075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing spontaneous interaction in opportunistic mobile social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhangbing Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in mobile computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context gateway for physical spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Keng Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhabrata Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ambient intelligence and humanized computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), pp.193-204. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-010-0041-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-in-play : improving the variability of indoor pervasive games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Fujimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michita Imai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (1), pp.259-277. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-010-0711-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of urban human mobility using large-scale taxi traces and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guande Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (1), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-011-1192-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and community intelligence : technologies and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (4), pp.88 -92. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2012.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards non-intrusive sleep pattern recognition in elder assistive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ambient intelligence and humanized computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.167-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of social and community intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (7), pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on intelligent systems for activity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthai Philipose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1), </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1889681.1889682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme issue on context-aware middleware and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Indulska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.219-220. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0327-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a cooperative programming framework for context-aware applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michita Imai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0329-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHS : a multimedia system for improving medication adherence in elderly care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunji Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.506-517. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2011.2165593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case-driven ambient intelligence system for elderly in-home assistance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxin Roger Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songlin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (2), pp.179-189. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2010.2052456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling conflicts of context-aware reminding system in sensorised home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejun Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (1), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10586-009-0091-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDTOM : a context-driven task-oriented middleware for pervasive homecare environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of ubicomp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1), pp.34-53. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/iju.2011.2103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeeAir : a universal multimodal remote control device for home appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahui Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingchun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (8), pp.723-735. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-010-0287-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prompting lifecycle-oriented learning of ubicomp applications leveraging distributed wisdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michita Imai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning technology newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling user-oriented management for ubiquitous computing : the meta-design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michita Imai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (16), pp.2840-2855. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting warming-up : detecting common interests and conflicts among participants before a meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (12), pp.2311-2329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology based P2P network for semantic search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Keng Pung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Grid and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (4), pp.26-39. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jghpc.2009070803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the quadratic stability of descriptor systems with uncertainties in the derivative matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingling Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (7), pp.695-702. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207720902953128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent environments and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Hoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Kusiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taniar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (12), pp.2284-2286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content provisioning for ubiquitous learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhiwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoji Kajita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Mase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4), pp.62 - 70. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPRV.2008.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impromptu services discovery and provision in heterogeneous assistive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Y. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manli Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of assistive robotics and mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.48 - 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards large-scale wireless sensing in smart buildings using LoRa signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence of Things and Systems (AIoTSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lanzhou, China. pp.160-173, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-2581-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiRainbow: single-antenna direction-aware Wi-Fi sensing via dispersion effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuguang Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badii Jouaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE International Conference on Embedded Artificial Intelligence and Sensing Systems (SenSys 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2511.20671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-antenna quantum receiver: a leap beyond angle estimation constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaodian He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beihong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual International Conference on Mobile Computing and Networking (ACM MOBICOM '25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Hong Kong (China), China. pp.848 - 862, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3680207.3765250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FineSat: enhancing GNSS signals for high-precision sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anlan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinkun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Pervasive Computing and Communications (PerCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Washington DC, United States. pp.25-36, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PerCom64205.2025.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWBOri: enabling accurate orientation estimation with ultra-wideband signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Smart World Congress (SWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Denarau Island, Fiji</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wi2DMeasure: WiFi-based 2D object size measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junzhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SenSys '24: 22nd ACM Conference on Embedded Networked Sensor Systems(SenSys '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hangzhou China, France. pp.253-266, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666025.3699336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro vibration reconstruction under in-range large-scale dynamic clutters using a Bi-Exponential radar signal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE/MTT-S International Microwave Symposium ( IMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Washington, France. pp.386-389, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS40175.2024.10600273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiProfile: unlocking diffraction effects for sub-centimeter target profiling using commodity WiFi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyun Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junzhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual International Conference on Mobile Computing and Networking (ACM MobiCom '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Washington D.C. DC USA, United States. pp.185-199, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3636534.3649355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BFMSense : WiFi sensing using beamforming feedback matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st USENIX Symposium on Networked Systems Design and Implementation (NSDI '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Santa Clara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSense: boosting wireless sensing capability under motion interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th Annual International Conference on Mobile Computing and Networking (ACM MobiCom ’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Sep 2024, WashingtonD.C., United States. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3636534.3649350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How target’s location and orientation affect velocity extraction accuracy in WiFi sensing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyun Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM TURC '23: ACM Turing Award Celebration Conference 2023 (ACM TURC '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Wuhan, China. pp.35-36, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3603165.3607384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF-SIFTER: sifting signals at layer-0.5 to mitigate wideband cross-technology interference for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bizhao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Ou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojie Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th Annual International Conference on Mobile Computing and Networking (MobiCom '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, France. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3570361.3592513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous wireless sensing - theory, technique and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beihong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Turing Award Celebration Conference (ACM TURC '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jul 2023, Wuhan, China. pp.33-34, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3603165.3607383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DF-sense: multi-user acoustic sensing for heartbeat monitoring with dualforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haipeng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st ACM International Conference on Mobile Systems, Applications and Services (MobiSys '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3581791.3596867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum wireless sensing: principle, design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beihong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitong Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th Annual International Conference on Mobile Computing and Networking (MobiCom '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, Spain. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3570361.3613258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiCross: i can know when you cross using COTS WiFi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2023 ACM International Joint Conference on Pervasive and Ubiquitous Computing (UbiComp/ISWC '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cancun, Mexico. pp.133-136, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3594739.3610706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical issues and challenges in CSI-based integrated sensing and communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanzhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications(ICC Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2022, Seoul, South Korea. pp.836-841, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCWorkshops53468.2022.9814523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of UWB radar self-motion for mm-Scale vibration detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Wireless Symposium (IWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Harbin, China. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWS55252.2022.9978061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and sleep assessment using digital sleep trackers: insights from a multi-device pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xujun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meenakshi Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha M Kortelainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teemu Ahmaniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. pp.1133 - 1136, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/embc48229.2022.9870923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobi2Sense: empowering wireless sensing with mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th Annual International Conference on Mobile Computing and Networking (ACM MobiCom '22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sydney NSW, Australia. pp.268-281, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3495243.3560518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving ultra-wideband in consumer-level devices into the ecosystem of wireless sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhi Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th Annual International Conference on Mobile Computing and Networking (ACM MobiCom '22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sydney NSW, Australia. pp.758-760, </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3495243.3558745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobi2Sense: enabling wireless sensing under device motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxin Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beihong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th Annual International Conference on Mobile Computing and Networking (ACM MobiCom '22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Sydney NSW, Australia. pp.766-768, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3495243.3558748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust dynamic hand gesture interaction using LTE terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPSN 2020: 19th ACM/IEEE International Conference on Information Processing in Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Sydney (online), Australia. pp.109-120, </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ipsn48710.2020.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Dynamic Hand Gesture Interaction using LTE Terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 19th ACM/IEEE International Conference on Information Processing in Sensor Networks (IPSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Sydney, Australia. pp.109-120, </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPSN48710.2020.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FarSense: pushing the range limit of WiFi-based respiration sensing with CSI ratio of two antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2019: International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.121:1-26, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3351279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contactless gesture interaction system using LTE (4G) signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiComp/ISWC 2019 Adjunct: 2019 ACM international joint conference on Pervasive and Ubiquitous Computing and 2019 ACM International Symposium on Wearable Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.260-263, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341162.3343824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LungTrack: towards contactless and zero dead-zone respiration monitoring with commodity RFIDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunghoon Ivan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2019: International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.79-1:79-22, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3351237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time and robust intrusion detection system with commodity wi-fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaopeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaopeng Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiComp/ISWC 2019 Adjunct: 2019 ACM international joint conference on Pervasive and Ubiquitous Computing and International Symposium on Wearable Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.316-319, </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341162.3343789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: a CSI-ratio model based house-level respiration monitoring system using COTS WiFi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP/ISWC 2019: ACM International Joint Conference on Pervasive and Ubiquitous Computing and ACM International Symposium on Wearable Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.354-357, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341162.3343830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture-enabled remote control for healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangquan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHASE 2017: 2nd IEEE/ACM International Conference on Connected Health: Applications, Systems and Engineering Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Philadelphia, United States. pp.392 - 401, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CHASE.2017.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-FMCW based contactless respiration detection using acoustic signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianben Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWUT 2017: Interactive, Mobile, Wearable and Ubiquitous Technologies (ISWC 2017 and UBICOMP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Maui, Hawaii, United States. pp.Article 170 -, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3161188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective traffic offloading on the fly: a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaiyang Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2017 : 37th IEEE International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Atlanta, United States. pp.2386 - 2392, </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2017.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TaskMe: multi-task allocation in mobile crowd sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenle Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2016 : ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heidelberg, Germany. pp.403 - 414, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2971648.2971709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnUp: Energy-efficient data uploading for mobile crowd sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC/ATC/ScalCom/CBDCom/IoP/SmartWorld 2016 : International Conferences on Ubiquitous Intelligence &amp; Computing, Advanced and Trusted Computing, Scalable Computing and Communications, Cloud and Big Data Computing, Internet of People, and Smart World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.1074 - 1078, </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrivCheck: privacy-preserving check-in data publishing for personalized location based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingqing Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cudré-Mauroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2016 : ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heidelberg, Germany. pp.545 - 556, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2971648.2971685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic cluster-based over-demand prediction in bike sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2016 : ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heidelberg, Germany. pp.841 - 852, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2971648.2971652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCS-TA: quality-guaranteed online task allocation in compressive crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2015 : ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Osaka, Japan. pp.683 - 694, </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2750858.2807513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who should I invite for my party? Combining user preference and influence maximization for social events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2015 : ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Osaka, Japan. pp.879 - 883, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2750858.2805839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bike-share station placement leveraging heterogeneous urban open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2015 : ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Osaka, Japan. pp.571 - 575, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2750858.2804291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdTasker : maximizing coverage quality in Piggyback Crowdsensing under budget constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCOM 2015 : International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Saint Louis, United States. pp.55 - 62, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2015.7146509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing the pulse of urban activity centers leveraging bike sharing open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jakubowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2015 : 12th IEEE International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Beijing, China. pp.135 - 142, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC-ScalCom-CBDCom-IoP.2015.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Container throughput estimation leveraging ship GPS traces and open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiComp 2014 : ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Seattle, États-Unis. pp.847 - 851, </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2632048.2632050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting abnormal patterns of daily activities for the elderly living alone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIS 2014 : 3rd international conference on Health Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Shenzhen, China. pp.95 - 108, </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06269-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards intelligent caring agents for Aging-In-Place : issues and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budhitama Subagdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilin Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah-Hwee Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIHLI 2014 : IEEE Symposium on Computational Intelligence for Human-like Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Orlando, United States. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIHLI.2014.7013393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D²SC : data-driven smarter cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCOM Workshops 2014 : IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Budapest, Hungary. pp.599 - 603, </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PerComW.2014.6815274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From participatory sensing to Mobile Crowd Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCOM Workshops 2014 : IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Budapest, Hungary. pp.593 - 598, </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PerComW.2014.6815273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemPhone : from personal memory aid to community memory sharing using mobile tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCom '13 : IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Diego, United States. pp.332-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sentiment-enhanced personalized location recommendation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HT '13 : 24th ACM Conference on Hypertext and Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.119-128, </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2481492.2481505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is the largest market: ranking areas by popularity from location based social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC/ATC 2013 : 10th IEEE International Conference on Ubiquitous Intelligence &amp; Computing &amp; 10th International Conference on Autonomic and Trusted Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Vietri Sul Mere, Italy. pp.157 - 162, </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC.2013.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">effSense: energy-efficient and cost-effective data uploading in mobile crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leye Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2013 Adjunct: ACM Conference on Pervasive and Ubiquitous Computing Adjunct Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. pp.1075 - 1086, </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2494091.2499575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal encoded F-formation system for social interaction detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongkang Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohan S. Kankanhalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2013 : 21st ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.937 - 946, </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2502081.2502096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic event scheduling in mobile social network communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaskar Raychoudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay D. Kshemkalyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiannong Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohit Bakshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIALCOM 2013: International Conference on Social Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Alexandria, Va, United States. pp.403 - 410, </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SocialCom.2013.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting intra- and inter-activity association patterns from daily routines of elders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2013 : 11th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Singapour, Singapore. pp.36 - 44, </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39470-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUEDUC: improving quality and efficiency of care for elders in real homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jean-Bart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2013 : 11th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Singapour, Singapore. pp.205 - 210, </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39470-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-Planner : night bus route planning using large-scale taxi GPS traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Hua Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tülin Atmaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCom '13 : IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained preference-aware location search leveraging crowdsourced digital footprints from LBSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiComp 2013 : International Joint Conference on Pervasive and Ubiquitous Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. pp.479 - 488, </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2493432.2493464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid SN : interlinking opportunistic and online communities to augment information dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC '12 : The 9th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Fukuoka, Japan. pp.188-195, </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC.2012.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated service platform for pervasive elderly care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSCC '12 : The 2012 IEEE Asia-Pacific Services Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Guilin, China. pp.165-172, </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSCC.2012.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal non-intrusive sleep pattern recognition in elder assistive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST '12 : 10th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Artiminio, Italy. pp.132-139, </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30779-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting the best solvers : toward community based crowdsourcing for disaster management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guolong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSCC '12 : The 2012 IEEE Asia-Pacific Services Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Guilin, China. pp.271-277, </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSCC.2012.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GroupMe : supporting group formation with mobile sensing and social graph mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiQuitous '12 : 9th International Conference on Mobile and Ubiquitous Systems : Computing, Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating city characteristics based on community profiling in LBSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCA '12 : The 2nd International Conference on Social Computing and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Xiangtan, China. pp.578-585, </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CGC.2012.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does location help daily activity recognition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2012 : 10th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Artiminio, Italy. pp.83 - 90, </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30779-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting wandering behavior based on GPS traces for elders with dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARCV 2012: 12th International Conference on Control Automation Robotics &amp; Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Guangzhou, China. pp.672 - 677, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2012.6485238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting overlapping communities in location-based social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocInfo '12 : The 4th International Conference on Social Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lausanne, Switzerland. pp.110-123, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35386-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time detection of anomalous taxi trajectories from GPS traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samuel Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiQuitous '11 : 8th International ICST Conference on Mobile and Ubiquitous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Copenhagen, Denmark. pp.63-74, </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30973-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic IoT : exploring the social side of the internet of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCWD '12 : IEEE 16th International Conference on Computer Supported Cooperative Work in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Wuhan, China. pp.925-929, </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2012.6221932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban traffic modelling and prediction using large scale taxi GPS traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samuel Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive '12 : The Tenth International Conference on Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Newcastle, United Kingdom. pp.57-72, </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31205-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OSGi-based smart taxi service platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejian Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSCC '12 : The 2012 IEEE Asia-Pacific Services Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Guilin, China. pp.173-178, </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSCC.2012.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting mobile phone user locations by exploiting collective behavioral patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2012 : 9th IEEE International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Fukuoka, Japan. pp.164-171, </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC.2012.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with internet of things : the emergence of embedded intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPSCom 2011 : 4th IEEE International Conference on Cyber, Physical, and Social Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dalian, China. pp.297 - 304, </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iThings/CPSCom.2011.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better organizing your contacts : an empirical study of an intelligent social contact management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPSCom 2011 : IEEE International Conference on Cyber, Physical, and Social Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dalian, China. pp.283 - 290, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iThings/CPSCom.2011.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting or waiting ? Discovering passenger-finding strategies from a large-scale real-world taxi dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUCS 2011 : 8th International Workshop on Managing Ubiquitous Communications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Seattle, United States. pp.63 - 68, </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2011.5766967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity monitoring with mobile phones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2011 : 9th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.104 - 111, </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21535-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iBAT : detecting anomalous taxi trajectories from GPS traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Hua Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2011 : 13th ACM International Conference on Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Beijing, China. pp.99 - 108, </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2030112.2030127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalisation in a system combining pervasiveness and social networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick K. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser R. Blackmun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Howard Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMNA '11 : The First Workshop on Social Interactive Media Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Maui, Hi, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2011.6005900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring social functions of city regions from large-scale taxi behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guande Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonghui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIP of PERCOM 2011: Work in Progress workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Seattle, United States. pp.384 - 388, </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2011.5766912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic community creation mechanism in opportunistic mobile social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIALCOM 2011 : 3rd IEEE International Conference on Social Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Boston, United States. pp.509 - 514, </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PASSAT/SocialCom.2011.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read&amp;quot; more from business cards : toward a smart social contact management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Dingqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI 2011 : IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.384 - 387, </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards developing effective continence management through wetness alert diaper : experiences, lessons learned, challenges and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Phyo Wail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Siang Fook Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniyeri Jayachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris D. Nugent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PervasiveHealth 2010 : 4th International Conference on Pervasive Computing Technologies for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Munich, Germany. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.PERVASIVEHEALTH2010.8832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MagicPhone : pointing & interacting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahui Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohui Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBICOMP 2010 : 12th ACM International Conference on Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Copenhagen, Denmark. pp.451 - 452, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1864431.1864483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The architecture design of a cross-domain context management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCOM 2010 : 8th IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.499 - 504, </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2010.5470618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive prompting based on petri net in a smart medication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCOM 2010 : 8th IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.328 - 333, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2010.5470646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring user search intention based on situation analysis of the physical world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2010 : 7th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Xi'An, China. pp.35 - 51, </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16355-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy logic based context-aware reminder for elders with mild dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejun Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISG '10 : International Society for Gerontechnology 7th World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Vancouver, Canada. pp.107-108, </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2010.09.02.015.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering anomalies in semantic Web rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Fang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSIRI 2010 : 4th International Conference on Secure Software Integration and Reliability Improvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Singapore, Singapore. pp.33 - 42, </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSIRI.2010.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FireGuide : a context-aware fire response guide for the building occupants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanping Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoubin Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSSC 2010 : 5th European Conference on Smart Sensing and Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Passau, Germany. pp.1 - 14, </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16982-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical development and clinical evaluation of intelligent continence management system at nursing home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Phyo Wail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Siang Fook Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniyeri Jayachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris D. Nugent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcom 2010 : 12th IEEE International Conference on e-Health Networking Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lyon, France. pp.345 - 352, </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HEALTH.2010.5556544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards non-intrusive sleep pattern recognition in elder assistive environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2010 : 7th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Xi'An, China. pp.96 - 109, </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16355-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity recognition on an accelerometer embedded mobile phone with varying positions and orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2010 : 7th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Xi'An, China. pp.548 - 562, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16355-5_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting social and community intelligence from digital footprints : an emerging research area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2010 : 7th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Xi'An, China. pp.4 - 18, </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16355-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unobtrusive sleep posture detection for elder-care in smart home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST '10 : The 8th International Conference on Smart Homes and Health telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Seoul, South Korea. pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture recognition with a 3-D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahui Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guande Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC '09 : The Sixth International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Brisbane, Australia. pp.25-28, </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02830-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00792994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a task supporting system with CBR approach in smart home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbo Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejian Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaqi Fu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST '09 : 7th International Conference on Smart homes and health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Tours, France. pp.141-149, </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02868-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activity recognition supporting context-appropriate reminders for elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venet Osmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasitharan Balasubramaniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PervasiveHealth '09 : 3rd International Conference on Pervasive Computing Technologies for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, London, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.PERVASIVEHEALTH2009.6056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective-cognition modeling of product ecosystems using timed colored Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianli Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxin Roger Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IE&amp;EM '09 : 16th International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Beijing, China. pp.576-580, </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEEM.2009.5344332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware information model for elderly homecare services in a smart home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxin Roger Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songlin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC/CIE '09 : ASME International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1009-1018, </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2009-86673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative-based approach for context-aware service provisioning in smart environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanchun Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejun Du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SinFra '09 : Singaporean-French IPAL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Fusionopolis, Singapore. pp.135-144, </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814277563_0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a smart continence management system based on initial user requirement assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Phyo Wai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Siang Fook Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris D. Nugent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mulvenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2008 : 6th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ames, United States. pp.62 - 72, </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69916-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining user profiles and situation contexts for spontaneous service provision in smart assistive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanchun Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejun Du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2008 : 5th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Oslo, Norway. pp.187 - 200, </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69293-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-peer context reasoning in pervasive computing environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Keng Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoMoRea 2008 : 5th IEEE Workshop on Context Modeling and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hong Kong, Hong Kong SAR China. pp.406 - 411, </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2008.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYCARE : a hybrid context-aware reminding framework for elders with mild dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejun Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2008 : 6th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ames, United States. pp.9 - 17, </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69916-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware content filtering & presentation for pervasive & mobile information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijian Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manli Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambi-sys 2008 : 1st International Conference on Ambient Media and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling activity conflicts in reminding system for elders with dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejun Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzaaliff W. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshe Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SH 2008 : 3rd International Symposium on Smart Home</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Sanya, Hainan Island, China. pp.416 - 421, </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FGCN.2008.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting elders with mild dementia staying at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossaab Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCare 2008 : 1st International Workshop on Pervasive Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hong Kong, Hong Kong SAR China. pp.692 - 697, </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2008.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FooDNet: optimized on demand take-out food delivery using spatial crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwen Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOBICOM 2017 : 23rd Annual International Conference on Mobile Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Snowbird, United States. ACM, pp.564 - 566 2017, </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3117811.3131268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient assistive health and wellness management in the heart of the city : 7th International Conference on Smart Homes and Health Telematics, ICOST 2009, Tours, France, July 1-3, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Khalil Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris D. Nugent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2009, Lectures Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Intelligence and Computing, 6th international conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah-Hwee Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Indulska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2009, Lectures Notes in Computer Science, 978-3-642-02829-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middleware for smart spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manli Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The engineering handbook of smart technology for aging, disability, and independence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.607 - 618, 2008, 978-0-471-711551 </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470379424.ch32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId901"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyun Yao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Niu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanzhi Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhe Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2025.3609312" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477380v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliu Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xusheng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xiong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhou Fan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3729465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingmin Zhao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712728" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Su" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusang Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beihong Jin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3729470" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehui Yin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Zhou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3749466" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahe Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyan Shi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leye Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2024.3491337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anlan Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujun Ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfu Dong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2025.3564843" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwei Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarun Zhou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3770670" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477377v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxiong Xie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hewen Wei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2025.3539985" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Guo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Ren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangqian Lei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2025.3587079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Xie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3770662" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjie Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaopeng Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Lv" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Zou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689373" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enze Yi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Gao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Luo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-023-2722-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477388v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Gu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Dai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenren Xu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2025.3558418" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Jing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Guo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639468" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783864v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3633807" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyi Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyu Dai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3343875" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783865v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631429" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2023.3340925" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783835v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2024.3450318" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguang Xiao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxin Chang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Du" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Rashid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3430840" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3659608" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyan Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699766" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783829v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2024.3377708" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianben Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangben Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiantao Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghao Yan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2023.3279976" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580835" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3596270" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Bi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610902" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3596250" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhao Cui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrew Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.002.2200391" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306021v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Ma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhi Ni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569487" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311972v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Ma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Fan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Fan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3301908" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311946v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishen Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Liu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2023.3281928" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002740v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasha Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbdata.2020.2991152" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiming Guo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyuan Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ding" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxiao Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2020.3033274" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959886v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Xiong" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Yang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukhechba" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2022.3161046" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Yu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingqi Yang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirui Pan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmc.2020.3040007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517241" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959901v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejing Dou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Miao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2022.3170157" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959852v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwu Liao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517239" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youwei Zeng" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2021.3133114" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363404v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2021.3052314" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959876v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550293" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959873v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhai Xu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536393" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959936v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2022.3155523" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959910v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Huang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jay Guo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.003.2200096" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959864v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534608" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959844v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochong Qian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517237" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548417v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbdata.2021.3063048" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363402v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitong Luo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2021.3063135" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363377v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3463504" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363389v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingmin Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447271" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363370v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longbiao Chen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Trang Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nogueira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2020.2971470" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363394v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442203" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363386v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3463526" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548411v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3494979" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363396v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448092" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhui Lu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxu Yuan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Jiang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3463495" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548427v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mprv.2020.3041024" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian y Lim" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.2975925" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363398v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohan Yu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Wang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3068798" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354435v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Niu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21030751" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexing Zhou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Huo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3494977" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363352v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411834" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002714v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Yu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhong Guo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mitp.2019.2940568" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002736v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3380981" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002787v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321011v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Xu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2019.2921959" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363366v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITP.2018.2887389" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321015v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Zhao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2935458" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002716v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Y. Lim" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2020.2975925" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363345v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2020.3040007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411816" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363362v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITP.2019.2940568" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363358v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Beihong" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397326" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363346v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3432237" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548429v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie J Xiong" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002752v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maode Ma" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2019.2953488" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363355v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321021v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ouyang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent W. Zheng" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2901027" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884725v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Zhao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangquan Wang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smhl.2017.12.003" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MXF0X2M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321010v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuo Li" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2019.2916143" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321060v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Jiang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2019.2934904" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Harold Liu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2827375" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884925v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Du" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2861864" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321018v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Liu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En Wang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Yang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.06.010" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994865v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Zheng" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2877607" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321016v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2924184" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994879v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Xie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu K. Ganti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-017-0512-7" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991995v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Li" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.07.015" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155467v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3264922" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534510v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Gibson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2523902" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640320v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Roussaki" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2017.1700037" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884706v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Fan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3161159" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640082v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Chen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2016.2620980" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640060v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jakubowicz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Pan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2016.2596103" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639841v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Nan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.09.002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466272v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Ni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2890511" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298074v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingshe Zhou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Qi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2444416" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314834v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Ma" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijian Li" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2498409" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346728v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7509395" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346717v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Qu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814575" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346705v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Chin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347999v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanling Chen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2015.2483505" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466254v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-016-0924-x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260001v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Lin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Connelly" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2014.01.003" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1H643XK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258476v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenlong Huangfu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2014.2385097" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259906v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.05.010" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMJ7H9Q6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260021v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sun" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2328231" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258459v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2014.2383993" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262393v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqiang Zhang" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence T. Yang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2013.223" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258438v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixian Yan" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xie" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2418283" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259657v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITP.2015.50" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259647v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Wu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Abdulrazak" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-015-4404-7" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262392v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2014.2327053" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078238v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2644827" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262374v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Guizani" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2014.6757894" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262388v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calabrese" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-012-0116-0" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262383v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Li" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Hua Zhou" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2298892" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078230v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2632048.2632059" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262390v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hsien Hsu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2014.6724100" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262382v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilei He" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilei Tian" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPRV.2014.80" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277822v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2013.2256890" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078222v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Kun" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-013-9476-z" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262363v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-014-1782-3" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078224v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2014.2357791" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256386v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2013.2294332" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262389v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2014.6871682" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262375v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaskar Raychoudhury" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay D. Kshemkalyani" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiannong Cao" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.2297111" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255443v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-013-0656-0" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273645v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Dingqi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2677209" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262381v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Frank" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robertson" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Julie Jennings" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-014-0758-3" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078233v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2014.6871668" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255437v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalatzis" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Liampotis" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kosmides" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Papaioannou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-013-0654-2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831500v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samuel Castro" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2238531" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797779v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-012-0564-8" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T4989S21-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257095v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2543581.2543584" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838804v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunji Liang" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-012-0188-y" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797876v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guande Qi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Wu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2012.2209201" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263460v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Liang Zhao" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuicheng Yan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat-Seng Chua" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502415" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831013v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-012-0417-8" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Q844V8K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277830v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2012.12.028" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P68J5KQH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277845v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen You" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Schiele" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Becker" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-012-0189-x" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNFJCX5J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830959v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongguang Zhang" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Martinez Gracia" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Tudela Solano" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-011-0581-9" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797866v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangbing Zhou" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001412600075" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797751v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751323v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwei Xue" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Keng Pung" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhabrata Sen" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-010-0041-z" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702820v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Fujimura" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michita Imai" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0711-z" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VDXW7VZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751328v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Li" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-011-1192-6" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751317v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2012.96" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751325v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670315v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671023v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthai Philipose" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yang" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1889681.1889682" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670563v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Indulska" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0327-3" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZBLF9B2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673025v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0329-1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RDRZM7M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671095v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Tang" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2011.2165593" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670998v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejun Du" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossaab Hariz" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-009-0091-1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SHG4MF1B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670957v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhou" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Roger Jiao" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Chen" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2010.2052456" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687914v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/iju.2011.2103" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794561v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Wu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Yang" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0287-7" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76XT2V0Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704220v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673027v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.07.016" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P64M65K9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793471v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Nakamura" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793133v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jghpc.2009070803" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793620v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingling Zhang" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720902953128" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793474v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Hoon Kim" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kusiak" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taniar" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372014v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Qin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manli Zhu" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372033v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhiwen" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Kajita" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Mase" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPRV.2008.69" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391592v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Xue" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-2581-2_11" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383587v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Jouaber" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.20671" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477352v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodian He" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3680207.3765250" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477392v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkun Li" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerCom64205.2025.00022" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911448v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666025.3699336" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754129v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Wang" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783945v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40175.2024.10600273" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783825v2" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783812v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636534.3649355" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483416v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636534.3649350" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309091v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Wang" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Huang" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizhao Shi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Ou" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojie Luo" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570361.3592513" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311902v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Cheng" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3603165.3607384" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311983v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3603165.3607383" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783852v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3594739.3610706" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309107v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhang" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3581791.3596867" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308202v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitong Lan" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570361.3613258" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959925v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops53468.2022.9814523" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872831v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWS55252.2022.9978061" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959837v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3495243.3560518" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959820v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3495243.3558745" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959829v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3495243.3558748" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002712v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng Zhao" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipsn48710.2020.00017" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363361v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPSN48710.2020.00017" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321014v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3351279" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002748v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341162.3343824" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321058v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Chen" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiang Chen" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Ivan Lee" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3351237" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002793v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341162.3343789" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022856v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341162.3343830" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884849v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2017.123" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884642v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3161188" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643201v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyang Tang" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Guo" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Liao" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Jin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.113" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466416v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenle Wu" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2971648.2971709" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466438v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0168" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400175v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cudr&#233;-Mauroux" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2971648.2971685" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404490v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2971648.2971652" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259541v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Pathak" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2750858.2807513" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259582v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Du" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Xu" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2750858.2805839" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464645v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2015.7146509" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259562v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2750858.2804291" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348010v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP.2015.43" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262361v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2632048.2632050" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298140v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingzhi Zhao" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06269-3_11" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262357v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComW.2014.6815274" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286102v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budhitama Subagdja" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Kang" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah-Hwee Tan" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIHLI.2014.7013393" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262359v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComW.2014.6815273" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258177v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494091.2499575" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832338v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833653v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2481492.2481505" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258150v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2013.84" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261501v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Gan" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongkang Wong" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan S. Kankanhalli" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502096" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258163v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Bakshi" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom.2013.63" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258100v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Li" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39470-6_5" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-257WSKZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258120v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean-Bart" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39470-6_25" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TWM7ZCRJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832378v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lin Atmaca" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464839v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493432.2493464" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751331v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30779-9_17" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805483v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guolong Chen" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCC.2012.20" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751302v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2012.29" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805354v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCC.2012.21" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832302v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794852v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGC.2012.25" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751311v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yuan" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30779-9_11" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297724v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodi Huang" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2012.6485238" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794885v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35386-4_9" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749947v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30973-1_6" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751314v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2012.6221932" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749864v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2012.28" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805475v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejian Miao" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCC.2012.63" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751308v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31205-2_4" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302042v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_14" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C1MJ04LL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302013v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings/CPSCom.2011.11" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301938v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings/CPSCom.2011.87" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301626v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2011.5766967" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751333v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallacher" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Papadopoulou" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick K. Taylor" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser R. Blackmun" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howard Williams" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2011.6005900" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301930v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonghui Wang" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2011.5766912" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302049v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2030112.2030127" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302124v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PASSAT/SocialCom.2011.189" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302158v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.22" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305166v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin He" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16355-5_6" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NRZ88583-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794763v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2010.09.02.015.00" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309477v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Phyo Wail" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Siang Fook Foo" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maniyeri Jayachandran" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Biswas" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D. Nugent" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.PERVASIVEHEALTH2010.8832" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305505v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1864431.1864483" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309484v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2010.5470618" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309456v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2010.5470646" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309481v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhang Feng" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Fang Li" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSIRI.2010.26" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309475v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HEALTH.2010.5556544" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305498v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanping Li" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Feng" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Li" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoubin Kong" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16982-3_1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L6J35ZH0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305173v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16355-5_10" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M69P8XWH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305501v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16355-5_42" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RZH703D6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305503v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16355-5_4" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6TGJ5VDQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794691v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793050v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqi Fu" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02868-7_18" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HG5L5JJ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00792994v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02830-4_4" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W82TV09N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793088v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venet Osmani" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasitharan Balasubramaniam" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.PERVASIVEHEALTH2009.6056" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793616v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Takahashi" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianli Xu" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEEM.2009.5344332" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794223v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-86673" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794248v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mokhtari" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchun Shi" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814277563_0014" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373170v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Phyo Wai" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mulvenna" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69916-3_8" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZRMKW4N1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327181v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69293-5_16" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SFBBF1RC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394725v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2008.37" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327186v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69916-3_2" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D0VXN2FT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376583v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijian Xu" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395307v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2008.119" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327251v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzaaliff W. Musa" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FGCN.2008.117" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643213v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3117811.3131268" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464478v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khalil Ibrahim" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bauchet" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793500v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Portmann" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372696v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470379424.ch32" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyun Yao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Niu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanzhi Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhe Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2025.3609312" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477380v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliu Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xusheng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xiong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhou Fan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3729465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingmin Zhao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712728" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anlan Yu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujun Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfu Dong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2025.3564843" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahe Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyan Shi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leye Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2024.3491337" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Su" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusang Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beihong Jin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3729470" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehui Yin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Zhou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3749466" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477377v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxiong Xie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hewen Wei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2025.3539985" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwei Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarun Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3770670" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Guo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Ren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangqian Lei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2025.3587079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Xie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3770662" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enze Yi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Gao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Luo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-023-2722-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Gu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Dai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenren Xu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2025.3558418" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjie Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaopeng Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Lv" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Zou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689373" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyi Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyu Dai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3343875" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Guo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631429" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Jing" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Zeghlache" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639468" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783864v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3633807" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783835v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2024.3450318" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2023.3340925" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguang Xiao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxin Chang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Du" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Rashid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3430840" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3659608" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyan Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699766" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783829v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2024.3377708" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianben Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangben Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiantao Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghao Yan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2023.3279976" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580835" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3596270" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Bi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610902" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3596250" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhao Cui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrew Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.002.2200391" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306021v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Ma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhi Ni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569487" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311972v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Ma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Fan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Fan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3301908" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311946v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishen Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Liu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2023.3281928" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363350v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiming Guo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyuan Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ding" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxiao Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2020.3033274" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959886v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Xiong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Yang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukhechba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2022.3161046" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548431v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Yu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingqi Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirui Pan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmc.2020.3040007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasha Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbdata.2020.2991152" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517241" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959901v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejing Dou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Miao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2022.3170157" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959852v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwu Liao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517239" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youwei Zeng" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2021.3133114" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363404v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2021.3052314" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959910v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Huang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jay Guo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.003.2200096" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959936v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2022.3155523" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959876v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550293" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959873v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhai Xu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536393" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959864v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534608" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitong Luo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2021.3063135" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochong Qian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517237" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548417v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbdata.2021.3063048" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363389v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingmin Chen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447271" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363370v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longbiao Chen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Trang Nguyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nogueira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2020.2971470" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363394v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442203" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363386v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3463526" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363377v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3463504" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548411v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3494979" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363396v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448092" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhui Lu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxu Yuan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Jiang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3463495" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548427v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mprv.2020.3041024" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian y Lim" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.2975925" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363398v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohan Yu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Wang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3068798" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354435v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Niu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21030751" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexing Zhou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Huo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3494977" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363352v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411834" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002714v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Yu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhong Guo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mitp.2019.2940568" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002736v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3380981" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002787v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321011v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Xu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2019.2921959" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363366v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITP.2018.2887389" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321015v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Zhao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2935458" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002716v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Y. Lim" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2020.2975925" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363345v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2020.3040007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363362v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITP.2019.2940568" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363358v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Beihong" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397326" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363346v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3432237" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002708v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411816" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548429v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie J Xiong" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002752v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maode Ma" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2019.2953488" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363355v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321021v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ouyang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent W. Zheng" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2901027" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884725v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Zhao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangquan Wang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smhl.2017.12.003" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MXF0X2M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321010v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuo Li" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2019.2916143" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321060v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Jiang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2019.2934904" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884925v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Du" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2861864" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321018v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Liu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En Wang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Yang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.06.010" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884593v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Harold Liu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2018.2827375" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321016v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2924184" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994865v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Zheng" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2877607" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994879v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Xie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu K. Ganti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-017-0512-7" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991995v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Li" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.07.015" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155467v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3264922" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534510v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Gibson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2523902" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640320v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Roussaki" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2017.1700037" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884706v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Fan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3161159" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640082v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Chen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2016.2620980" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640060v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jakubowicz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Pan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2016.2596103" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639841v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Nan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.09.002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466272v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Ni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2890511" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298074v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingshe Zhou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Qi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2444416" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314834v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Ma" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijian Li" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2498409" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346728v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7509395" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346717v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Qu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814575" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346705v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Chin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347999v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanling Chen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2015.2483505" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466254v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-016-0924-x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260001v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Lin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Connelly" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2014.01.003" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1H643XK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258476v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenlong Huangfu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2014.2385097" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259906v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.05.010" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMJ7H9Q6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260021v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sun" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2328231" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258459v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2014.2383993" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262393v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqiang Zhang" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence T. Yang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2013.223" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258438v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixian Yan" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xie" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2418283" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259657v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITP.2015.50" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259647v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Wu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Abdulrazak" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-015-4404-7" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262392v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2014.2327053" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078238v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2644827" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262383v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Li" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Hua Zhou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2298892" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078230v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2632048.2632059" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262390v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hsien Hsu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2014.6724100" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262382v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilei He" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilei Tian" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPRV.2014.80" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277822v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2013.2256890" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262374v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Guizani" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2014.6757894" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262388v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calabrese" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-012-0116-0" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078222v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Kun" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-013-9476-z" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262363v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-014-1782-3" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256386v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2013.2294332" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078224v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2014.2357791" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262389v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2014.6871682" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262375v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaskar Raychoudhury" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay D. Kshemkalyani" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiannong Cao" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.2297111" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255443v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-013-0656-0" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273645v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Dingqi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2677209" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262381v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Frank" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robertson" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Julie Jennings" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-014-0758-3" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078233v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2014.6871668" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255437v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalatzis" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Liampotis" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kosmides" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Papaioannou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-013-0654-2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831500v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samuel Castro" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2238531" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797779v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-012-0564-8" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T4989S21-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257095v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2543581.2543584" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797876v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guande Qi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Wu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2012.2209201" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838804v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunji Liang" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-012-0188-y" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831013v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-012-0417-8" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Q844V8K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263460v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Liang Zhao" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuicheng Yan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat-Seng Chua" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502415" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277830v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2012.12.028" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P68J5KQH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277845v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen You" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Schiele" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Becker" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-012-0189-x" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNFJCX5J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830959v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongguang Zhang" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Martinez Gracia" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Tudela Solano" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-011-0581-9" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797866v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangbing Zhou" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001412600075" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797751v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751323v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwei Xue" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Keng Pung" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhabrata Sen" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-010-0041-z" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702820v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Fujimura" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michita Imai" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0711-z" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5VDXW7VZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751328v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Li" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-011-1192-6" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751317v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2012.96" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751325v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670315v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671023v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthai Philipose" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yang" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1889681.1889682" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670563v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Indulska" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0327-3" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZBLF9B2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673025v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0329-1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RDRZM7M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671095v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Tang" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2011.2165593" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670957v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhou" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Roger Jiao" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Chen" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2010.2052456" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670998v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejun Du" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossaab Hariz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-009-0091-1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SHG4MF1B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687914v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/iju.2011.2103" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794561v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Wu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Yang" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-010-0287-7" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76XT2V0Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704220v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673027v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.07.016" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P64M65K9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793471v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Nakamura" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793133v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jghpc.2009070803" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793620v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingling Zhang" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720902953128" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793474v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Hoon Kim" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kusiak" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taniar" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372033v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhiwen" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Kajita" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Mase" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPRV.2008.69" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372014v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Qin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manli Zhu" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391592v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Xue" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-2581-2_11" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383587v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Jouaber" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.20671" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477352v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodian He" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3680207.3765250" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477392v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkun Li" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerCom64205.2025.00022" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754129v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Wang" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911448v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666025.3699336" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783945v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40175.2024.10600273" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783812v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636534.3649355" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783825v2" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483416v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636534.3649350" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311902v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Cheng" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3603165.3607384" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309091v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Wang" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Huang" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizhao Shi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Ou" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojie Luo" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570361.3592513" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311983v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3603165.3607383" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309107v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhang" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3581791.3596867" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308202v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitong Lan" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570361.3613258" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783852v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3594739.3610706" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959925v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops53468.2022.9814523" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872831v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWS55252.2022.9978061" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580200v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Chatterjee" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha M Kortelainen" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Ahmaniemi" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc48229.2022.9870923" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959837v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3495243.3560518" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959820v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3495243.3558745" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959829v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3495243.3558748" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002712v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng Zhao" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipsn48710.2020.00017" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363361v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPSN48710.2020.00017" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321014v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3351279" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002748v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341162.3343824" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321058v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Chen" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiang Chen" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Ivan Lee" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3351237" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002793v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341162.3343789" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022856v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341162.3343830" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884849v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2017.123" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884642v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3161188" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643201v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyang Tang" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Guo" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Liao" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Jin" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.113" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466416v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenle Wu" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2971648.2971709" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466438v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0168" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400175v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cudr&#233;-Mauroux" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2971648.2971685" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404490v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2971648.2971652" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259541v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Pathak" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2750858.2807513" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259582v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Du" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Xu" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2750858.2805839" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259562v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2750858.2804291" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464645v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2015.7146509" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348010v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP.2015.43" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262361v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2632048.2632050" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298140v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingzhi Zhao" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06269-3_11" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286102v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budhitama Subagdja" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Kang" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah-Hwee Tan" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIHLI.2014.7013393" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262357v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComW.2014.6815274" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262359v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComW.2014.6815273" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832338v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833653v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2481492.2481505" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258150v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2013.84" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258177v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494091.2499575" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261501v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Gan" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongkang Wong" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan S. Kankanhalli" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502096" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258163v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Bakshi" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SocialCom.2013.63" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258100v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Li" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39470-6_5" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-257WSKZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258120v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean-Bart" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39470-6_25" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TWM7ZCRJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832378v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lin Atmaca" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464839v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493432.2493464" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751302v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2012.29" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805354v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCC.2012.21" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751331v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30779-9_17" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805483v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guolong Chen" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCC.2012.20" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832302v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794852v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGC.2012.25" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751311v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yuan" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30779-9_11" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297724v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodi Huang" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2012.6485238" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794885v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35386-4_9" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749947v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30973-1_6" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751314v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2012.6221932" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751308v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31205-2_4" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805475v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejian Miao" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCC.2012.63" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749864v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2012.28" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302013v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings/CPSCom.2011.11" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301938v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings/CPSCom.2011.87" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301626v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2011.5766967" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302042v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21535-3_14" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C1MJ04LL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302049v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2030112.2030127" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751333v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallacher" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Papadopoulou" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick K. Taylor" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser R. Blackmun" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howard Williams" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2011.6005900" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301930v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonghui Wang" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2011.5766912" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302124v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PASSAT/SocialCom.2011.189" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302158v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.22" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309477v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Phyo Wail" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Siang Fook Foo" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maniyeri Jayachandran" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Biswas" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D. Nugent" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.PERVASIVEHEALTH2010.8832" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305505v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1864431.1864483" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309484v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2010.5470618" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309456v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2010.5470646" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305166v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin He" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16355-5_6" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NRZ88583-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794763v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2010.09.02.015.00" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309481v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhang Feng" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Fang Li" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSIRI.2010.26" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305498v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanping Li" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Feng" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Qiao" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Li" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoubin Kong" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16982-3_1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L6J35ZH0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309475v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HEALTH.2010.5556544" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305173v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16355-5_10" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M69P8XWH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305501v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16355-5_42" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RZH703D6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305503v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16355-5_4" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6TGJ5VDQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794691v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00792994v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02830-4_4" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W82TV09N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793050v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqi Fu" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02868-7_18" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HG5L5JJ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793088v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venet Osmani" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasitharan Balasubramaniam" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.PERVASIVEHEALTH2009.6056" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793616v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Takahashi" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianli Xu" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEEM.2009.5344332" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794223v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-86673" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794248v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mokhtari" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchun Shi" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814277563_0014" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373170v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Phyo Wai" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mulvenna" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69916-3_8" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZRMKW4N1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327181v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69293-5_16" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SFBBF1RC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394725v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2008.37" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327186v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69916-3_2" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D0VXN2FT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376583v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijian Xu" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327251v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzaaliff W. Musa" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FGCN.2008.117" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395307v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2008.119" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643213v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3117811.3131268" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464478v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khalil Ibrahim" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bauchet" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793500v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Portmann" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372696v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470379424.ch32" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>