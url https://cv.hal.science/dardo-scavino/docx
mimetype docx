--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -180,4841 +180,4910 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">IA, Ingenio Acumulado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letras Libres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 288, pp.10-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las fuerzas del cielo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Salto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cibernética y comunismo. Diálogo con Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialéktica (Ciudad Autónoma de Buenos Aires)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33, pp.13-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 288, pp.10-13</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La IA y la nueva lucha de clases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Salto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [https://www.elsaltodiario.com/el-leon-dormido/nueva-lucha-clases-inteligencia-artificial]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuadros de Saer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Letras (Ciudad Autón. B. Aires)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, pp.243-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46553/LET.89.2024.p243-257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215178v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges baqueano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reseñas/CeLeHis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.8-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Borges baqueano</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges: Esa mudez de los libros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prometeica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.103-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34024/prometeica.2023.26.14773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El gato sobre la mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Utopías del lenguaje, 32, pp.44-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El &amp;quot;nosotros&amp;quot; político, un &amp;quot;yo&amp;quot; caracterizado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">deSignis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.159-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción. Filosofía en Iberoamérica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Philosophie en Ibéro-Amérique, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluctuaciones de la independencia en la Carta de Viscardo y Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anclajes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXIII (1), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19137/anclajes-2019-2314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilustración e independencia: el caso de La Aurora de Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Occidente (Madrid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villa de Luis Gusman o el destino de un ser vil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasiones de Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El antifeminismo de Otto Weininger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Symploké</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción. La era de las minorías</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un otro de mí</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Ansia : Revista de literatura argentina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Miguel Vitagliano. Eduardo Muslip. Pedro Mairal, 4, pp.58-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indios, drones y fronteras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argentina neoliberal una protesta cantada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Helix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción. Encarnar las ficciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuevas controversias del realismo francés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Cultura Ñ, "Clarín", Buenos Aires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En donde imperan los signos (sobre la semiología de Barthes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios de Teoría Literaria - Revista digital: artes, letras y humanidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonialidad del poder: una invención jurídica de la conquista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersticios de la política y la cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (10), pp.141-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Caníbal de Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya empezamos de nuevo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reseñas/CeLeHis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29, pp.8-12</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuando contar es hacer: la invención de los pueblos hispanoamericanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">El gato sobre la mesa</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarmiento y la translatio imperii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios de Teoría Literaria - Revista digital: artes, letras y humanidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.167-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musa beat: en viaje hacia la redención</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lirico.3237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El planeta de los signos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Ñ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, A la luz de Roland Barthes, 610, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las rimas del tiempo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Utopías del lenguaje, 32, pp.44-46</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.159-165</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canticum novum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fluctuaciones de la independencia en la Carta de Viscardo y Guzmán</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sor Juana Inés de la Cruz y el espejo de los enigmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anclajes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, XXIII (1), pp.61-74. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Philosophie en Ibéro-Amérique, 12</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barroco: por una semiología menor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zama</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pasiones de Marx</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En qué se desconoce el arielismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Biblioteca </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EL MESÍAS DE RODÓ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Crítica Literaria Latinoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.219-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Camila de Camilo Henríquez o el dilema corneliano de la minoría criolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Homenaje a Ana María Barrenechea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciudadanías, alteridad, migración y memoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anclajes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges y Bloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Variaciones Borges: revista del Centro de Estudios y Documentación Jorge Luis Borges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300825v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reseña de Kant's Dog. On Borges Philosophy and the Time of Translation by David Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Variaciones Borges: revista del Centro de Estudios y Documentación Jorge Luis Borges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platón, el mito y la hegemonía política</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Biblioteca </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El poder del relato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noticias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, https://noticias.perfil.com/noticias/opinion/2012-06-06-el-poder-del-relato.phtml</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La génesis de un final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lirico.190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latinoamérica bolivariana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euphorion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.5-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Moreno, un intelectual controvertido</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Biblioteca </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA TEOLOGÍA POLÍTICA DE SOR JUANA INÉS DE LA CRUZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, LXXVI, pp.957 - 971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5195/reviberoamer.2010.6762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latinoamérica bolivariana?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anfibología del gentilicio hispanoamericano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlántico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversaciones 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El río sin orillas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.248-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sor Juana, la irreductible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Katatay. Revista de crítica de literatura latinoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sor Juana y la piedra filosofal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lirico.455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Miguel Vitagliano. Eduardo Muslip. Pedro Mairal, 4, pp.58-63</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¡Bien Glissant!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Katatay. Revista de crítica de literatura latinoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3/4, pp.173-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figurarse a la mujer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crítica cultural </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El autor y su musa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.13-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lirico.337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimofonías. En la masmédula de Girondo o la ficción de la lengua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 107 (2), pp.519-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/hispa.2005.5240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El presente de una elisión</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mujer de mi vida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caro extraterrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mujer de mi vida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Totem y tabú</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mujer de mi vida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No producen los monstruos sueños racionales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mujer de mi vida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (10), pp.141-178</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El realismo utópico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mujer de mi vida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobre la idiología</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mujer de mi vida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.167-177</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No producen los monstruos sueños racionales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mujer de mi vida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ideología y pensamiento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Rodaballo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, A la luz de Roland Barthes, 610, pp.16</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La invención y el materialismo crítico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La escena contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dialéctica trágica de Residencia en la tierra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 103 (2), pp.563-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/hispa.2001.5088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filosofía académica y esfera pública en la Argentina actual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADEF. Revista de Filosofía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sartre y el compromiso literario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Rodaballo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quién mató a Florencio?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín de Reseñas Bibliográficas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Deleuze o la filosofía en los tiempos del acontecimiento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acontecimiento. Revista para pensar la política</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 77, pp.219-238</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nietzsche con Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectivas Nietzscheanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...2330 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5024,1702 +5093,1702 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curso de filosofía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anagrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 639, https://www.anagrama-ed.es/libro/argumentos/curso-de-filosofia/9788433950345/A_639, 2026, Argumentos, 978-84-339-5034-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anagrama</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 639, https://www.anagrama-ed.es/libro/argumentos/curso-de-filosofia/9788433950345/A_639, 2026, Argumentos, 978-84-339-5034-5</w:t>
+                <w:t xml:space="preserve">hal-05494635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lengua de las comadronas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">inPress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">inPress</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Máquinas filosóficas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anagrama, 2022, 978-84-339-6489-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Anagrama, 2022, 978-84-339-6489-2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Líneas n°12: Philosophie en Ibéro-Amérique (https://revues.univ-pau.fr/lineas/3297)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12, 2019, 2258-4862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations sur le secret dans le monde hispanophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zuili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion, 2019, coll. « Littératures étrangères », série « Littératures et cultures hispanophones et lusophones »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">12, 2019, 2258-4862</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations sur le secret dans le monde hispanophone,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zuili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Scavino; Dardo and Zuili; Marc. Honoré Champion, 25, 2019, Littératures étrangères, 978-2-7453-5063-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Scavino; Dardo and Zuili; Marc. Honoré Champion, 25, 2019, Littératures étrangères, 978-2-7453-5063-3</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge des minorités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Scavino, Dardo. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Pau et des Pays de l'Adour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, 2018, Lineas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'âge des minorités</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El sueño de los mártires: meditaciones sobre una guerra actual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editorial Anagrama, 523, 2018, Colección Argumentos, 978-84-339-6427-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incarner les fictions dans le monde hispanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scavino, Dardo. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université de Pau et des Pays de l'Adour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11, 2018, Lineas</w:t>
+              <w:t xml:space="preserve">, 8, 2016, Lineas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editorial Anagrama, 523, 2018, Colección Argumentos, 978-84-339-6427-4</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las fuentes de la juventud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eterna Cadencia, 2015, 978-987-712-060-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 8, 2016, Lineas</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las fuentes de la juventud: genealogía de una devoción moderna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eterna Cadencia Editora, 2015, Ex libris, 978-987-712-060-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Eterna Cadencia, 2015, 978-987-712-060-8</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A filosofia atual. Pensar sem certezas, São Paulo, Noeses, 2014. ISBN 978-85-8310-019-5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Eterna Cadencia Editora, 2015, Ex libris, 978-987-712-060-8</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeldes y confabulados. Narraciones de la política argentina, Buenos Aires, Eterna Cadencia, 2012. ISBN 978-987-1673-54-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narraciones de la independencia. Arqueología de un fervor contradictorio, Buenos Aires, Eterna Cadencia, 2010. ISBN 978-987-1673-04-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">299 p., 2010, 978-987-1673-04-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia González, Dardo Scavino et Antoine Ventura, Les armes et les lettres. La violence politique dans la culture du Rio de la Plata des années 1960 à nos jours, Bordeaux, Press Universitaire de Bordeaux, 2010. ISBN 978-2-86781-678-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">299 p., 2010, 978-987-1673-04-9</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El señor, el amante y el poeta. Notas sobre la perennidad de la metafísica, Buenos Aires, Eterna Cadencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eterna Cadencia, 2009, 978-987-24830-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sor Juana Inés de la Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Eterna Cadencia, 2009, 978-987-24830-1-2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per una nuova radicalità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Il Saggiatore, 2004, 978-8842811794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saer y los nombres, Buenos Aires, El Cielo por Asalto, 2004. ISBN 987-9035-25-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Il Saggiatore, 2004, 978-8842811794</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche sur le genre policier dans la littérature argentine, Villeneuve d'Ascq, Presses Universitaires du Septentrion, 2000. ISBN 2-284-01034-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La era de la desolación. Etica y moral en la Argentina de fin de siglo, Buenos Aires, Manantial, 1999. ISBN 987-500-038-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2000</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La filosofía actual. Pensar sin certezas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PAIDOS, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1999</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une nouvelle radicalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 1997, 2-7071-2707-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">PAIDOS, 1999</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pari amoureux (avec Miguel Benasayag), Paris, La Découverte, 1995. ISBN 9782707124630</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">La Découverte, 1997, 2-7071-2707-8</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barcos sobre la pampa. Las formas de la guerra en Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1995</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomadología. Una lectura de Deleuze, Buenos Aires, Ediciones del Fresno, 1991. ISBN 950-43-3836-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6729,2869 +6798,2869 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El nacimiento de una utopía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alejandro Horowicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plaza tomada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marea Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-147, 2025, Contracorrientes, 978-987-823-090-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marea Editorial</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05225567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges: The Middle Essays and Reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Balderston (ed.), Nora C. Benedict (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Jorge Luis Borges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Oxford University Press (OUP), pp.C15S1-C15N3, 2023, 9780197535301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780197535271.013.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780197535271.013.15⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04166566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La hermenéutica se detuvo en Nápoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La hermenéutica en perspectiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uuirto - UNSAM Edita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hermenéutica, 978-987-8938-62-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uuirto - UNSAM Edita</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Hermenéutica, 978-987-8938-62-2</w:t>
+                <w:t xml:space="preserve">hal-04205095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postfacio a La Obsesión del Origen de Eduardo Grüner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La obsesión del origen, Eduardo Grüner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La obsesión del origen, 9789874739650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, La obsesión del origen, 9789874739650</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expressions du secret dans les récits de Jorge Luis Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dardo Scavino; Marc Zuili. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations sur le secret dans le monde hispanophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, 2019, 978-2-7453-5064-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, 2019, 978-2-7453-5064-0</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">This denatured ape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geert Melville; Carlos Ruta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human and nature. An intricate mutuality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.41-45, 2018, 978-3-11-057710-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La causa del sujeto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El sujeto en cuestión. Lo que piensan la literatura y la filosofía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-155, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelman, Saer y la poesía de los últimos tiempos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monteleone, Jorge and Jitrik, Noé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Una literatura en aflicción</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Planeta, 2018, Historia crítica de la literatura argentina, 978-950-04-3940-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, pp.145-155, 2018</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de Sigüenza y Góngora, 1692</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Facundo Ruiz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carlos de Sigüenza y Góngora, Mínimas multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corredigor, 2018, 9789500531818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, pp.41-45, 2018, 978-3-11-057710-5</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El derecho de matar de Barón Biza o las paradojas del inmoralismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angele Mateo del Pino; Nieves Pascual Soler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartografía del limbo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verbum, pp. 269-276, 2017, 978-84-9074-613-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Corredigor, 2018, 9789500531818</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction de la misogynie dans la pensée d'Otto Weininger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadia Mékouar-Hertzberg; Maurice Daumas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Misogynie. Des vestiges du passe aux combats d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, Peter Lang, pp.63-73, 2016, Liminaires, passages interculturels, 978-3-0343-2198-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Verbum, pp. 269-276, 2017, 978-84-9074-613-4</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Rosa: Predi-lectos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Estrin; Milita Molina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escritos sobre Nicolás Rosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial de la Facultad de Filosofía y Letras, pp. 131-141, 2016, 978-987-4019-39-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editorial de la Facultad de Filosofía y Letras, pp. 131-141, 2016, 978-987-4019-39-4</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sor Juana Inés de la Cruz o los tropos de la fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Attala, Daniel and Fabry, Geneviève. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La biblia en la literatura hispanoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trotta : Fundación San Millán de la Cogolla, pp.109-127, 2016, Dicha de enmudecer, 978-84-9879-622-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 37, Peter Lang, pp.63-73, 2016, Liminaires, passages interculturels, 978-3-0343-2198-3</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lógica y el (des)conocimiento del sujeto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paulo de Barros Carvalho. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lógica e Direito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noeses, pp.43-76, 2016, 978-85-8310-059-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Trotta : Fundación San Millán de la Cogolla, pp.109-127, 2016, Dicha de enmudecer, 978-84-9879-622-3</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Gelman: Cerca de la revolución</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jorge Boccanera y Marián Durán. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palabra calcinada. Veinte ensayos críticos sobre Juan Gelman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNSAM Edita, pp. 317-331, 2016, 978-987-3982-02-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Noeses, pp.43-76, 2016, 978-85-8310-059-1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community and Individual Autonomy: Genealogy of a Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potency of the Common</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-138, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, UNSAM Edita, pp. 317-331, 2016, 978-987-3982-02-6</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La metafísica y la metáfora del lazo social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palabras que atan. Metáforas y conceptos del vínculo social en la historia moderna y contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-147, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.127-138, 2016</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimensión poética de la subjetividad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">coordinadores Teresa Basile y Enrique Foffani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literaturas compartidas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional de la Plata, 2014, 978-950-34-1139-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.129-147, 2015</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antes de que cuenten. La estética de Juan José Saer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juan José Saer: La construcción de una obra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-84-472-1456-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional de la Plata, 2014, 978-950-34-1139-1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MENÚ SAER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ángeles Mateo del Pino, María Nieves Pascual Soler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comidas bastardas gastronomía, tradición e identidad en América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-956-260-641-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 978-84-472-1456-3</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Sueño de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Telma Luzzani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territorios vigilados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Random House Mondadori, 2012, 978-987-1786-44-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 978-956-260-641-7</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una nación para el océano. Estudio preliminar a Argirópolis de Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argirópolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9781508731849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Random House Mondadori, 2012, 978-987-1786-44-2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fundaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Miguel Dalmaroni, Christian Ferrer, Jorge Monteleone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Argentina como narración</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondo Nacional de las Artes, 2011, 9789876410175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9781508731849</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Moreno, las discrepancias de un criollo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bicentenaire des Indépendances Amérique Latine Caraïbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHEAL / Institut Français, 2011, 978-2-35476-081-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Fondo Nacional de las Artes, 2011, 9789876410175</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Ser de Saer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glosa. El Entenado (ed. Julio Premat), Poitiers, Alción/Archivos, 2010 ISBN: 978-987-646-128-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IHEAL / Institut Français, 2011, 978-2-35476-081-6</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia M Cecilia Gonzalez Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les armes et les lettres : la violence politique dans la culture du Rio de la Plata des années 1960 à nos jours. Las armas y las letras : la violencia política en la cultura rioplatense desde los años 1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2010, 978-2-86781-678-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fetiche (sobre Mierda de artista en lata de Piero Manzoni)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El señor, el amante y el poeta. Notas sobre la perennidad de la metafísica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eterna Cadencia, pp.259-263, 2009, 9789872483012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, , 2010, 978-2-86781-678-9</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sor Juana Inés de la Cruz o las prisiones del príncipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Tauzin-Castellanos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prisons d'Amérique latine: du réel à la métaphore de l'enfermement,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2008, Maison des Pays ibériques/Travaux et Documents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Eterna Cadencia, pp.259-263, 2009, 9789872483012</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hospitalidad a lo antagónico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colegio de México. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre ficción y reflexión: Juan José Saer y Ricardo Piglia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, El Colegio de México, pp.249-266, 2007, 968-12-1288-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2008, Maison des Pays ibériques/Travaux et Documents</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexo, política y cachondeo en la literatura argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Aguila. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humour et politique en Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2006, 2-86781-407-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, El Colegio de México, pp.249-266, 2007, 968-12-1288-6</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heteronimias del exilio (en collaboration avec Cecilia González)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La memoria de la dictadura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipse, 2006, 978-2-7298-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2006, 2-86781-407-3</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prólogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blas de Santos, La fidelidad del olvido. Notas para el psicoanálisis de la subjetividad militante, Buenos Aires, El Cielo por Asalto, 2006. ISBN 987-9035-34-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ellipse, 2006, 978-2-7298-2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El vacío, las nubes y la lengua. Una introducción a Glosa de Saer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Alfonsín al menemato (1983-2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, 2006, Literatura argentina del siglo XX, 9789871598199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo impensado en el pensamiento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Segundas Jornadas sobre Pnesamiento Psicoanalítico Francés Contemporáneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Psicoanalítica Argentina, 2005, 987-96684-2-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 7, 2006, Literatura argentina del siglo XX, 9789871598199</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El fetichismo del poder y su secreto en Villa de Luis Gusmán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves AGUILA Elvire Gomez-Vidal,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoir et écritures en Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Série Amériques, 0296-75882-909596-30-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Asociación Psicoanalítica Argentina, 2005, 987-96684-2-1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El compromiso político en el Canto General de Pablo Neruda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Aguila ,Isabelle Tauzin-Castellanos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écritures de l'engagement en Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Bordeaux, 2002, Maison Des Pays Iberiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Série Amériques, 0296-75882-909596-30-3</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El lugar perfecto para hacer ondular deseo y alucinación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le lieu de Juan José Saer (sous la direction de Milagros Ezquerro)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERS, 2002, 2-902879-54-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Bordeaux, 2002, Maison Des Pays Iberiques</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qué harán los hombres con su libertad?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argentina en el Tercer Milenio, Buenos Aires, Atlántida, 1997. ISBN 950-08-1900-7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERS, 2002, 2-902879-54-7</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Pesquisa de Saer o la deconstrucción de los hechos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literatura policial en la Argentina. Waleis, Borges, Saer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9601,167 +9670,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Por una crítica de la razón laboral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">lectureType_13. Por una crítica de la razón productiva, Argentina. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furia de tutores https://www.youtube.com/watch?v=-6lQGZEXdSg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">lectureType_13. Furia de tutores, Universidad de Buenos Aires, Argentina. 2021, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9829,51 +9898,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="710D59D9"/>
+    <w:nsid w:val="68124D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10060,51 +10129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dardo-scavino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3518-6717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035046090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardo Scavino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328938v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215178v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46553/LET.89.2024.p243-257" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34024/prometeica.2023.26.14773" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105224v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19137/anclajes-2019-2314" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999022v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.3237" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300825v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.190" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212166v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/reviberoamer.2010.6762" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300820v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.455" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2005.5240" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300834v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2001.5088" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508792v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anagrama-ed.es/libro/argumentos/curso-de-filosofia/9788433950345/A_639" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472618v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zuili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/lineas/2563" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331545v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/lineas/1834" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610813v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331544v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334400v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300833v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334345v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300905v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532120v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225567v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialmarea.com.ar/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197535271.013.15" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205095v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsamedita.unsam.edu.ar/product/la-hermeneutica-en-perspectiva/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083935v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999032v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012809v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009275v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179945v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999030v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999040v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334336v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334334v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301027v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110788v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305217v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia M Cecilia Gonzalez Scavino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163345v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300832v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508793v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334397v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334332v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300836v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334325v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300828v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824432v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dardo-scavino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3518-6717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035046090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardo Scavino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215178v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46553/LET.89.2024.p243-257" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34024/prometeica.2023.26.14773" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105224v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19137/anclajes-2019-2314" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999022v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.3237" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300825v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.190" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/reviberoamer.2010.6762" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.455" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.337" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2005.5240" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2001.5088" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anagrama-ed.es/libro/argumentos/curso-de-filosofia/9788433950345/A_639" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zuili" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182238v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/lineas/2563" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/lineas/1834" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532126v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334342v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334345v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345806v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialmarea.com.ar/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197535271.013.15" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsamedita.unsam.edu.ar/product/la-hermeneutica-en-perspectiva/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012809v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009275v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179945v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006426v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999030v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334336v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300830v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301018v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334334v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110788v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305217v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia M Cecilia Gonzalez Scavino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514095v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300832v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334397v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300837v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334325v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>