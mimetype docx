--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -214,4675 +214,4675 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cibernética y comunismo. Diálogo con Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialéktica (Ciudad Autónoma de Buenos Aires)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33, pp.13-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las fuerzas del cielo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Salto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">IA, Ingenio Acumulado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letras Libres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 288, pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Las fuerzas del cielo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La IA y la nueva lucha de clases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Salto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2025, [https://www.elsaltodiario.com/el-leon-dormido/nueva-lucha-clases-inteligencia-artificial]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuadros de Saer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Letras (Ciudad Autón. B. Aires)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, pp.243-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46553/LET.89.2024.p243-257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2025, [https://www.elsaltodiario.com/el-leon-dormido/nueva-lucha-clases-inteligencia-artificial]</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215178v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges baqueano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reseñas/CeLeHis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46553/LET.89.2024.p243-257⟩</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges: Esa mudez de los libros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prometeica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.103-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34024/prometeica.2023.26.14773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Borges baqueano</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El gato sobre la mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Utopías del lenguaje, 32, pp.44-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El &amp;quot;nosotros&amp;quot; político, un &amp;quot;yo&amp;quot; caracterizado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">deSignis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.159-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción. Filosofía en Iberoamérica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Philosophie en Ibéro-Amérique, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluctuaciones de la independencia en la Carta de Viscardo y Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anclajes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXIII (1), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19137/anclajes-2019-2314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El antifeminismo de Otto Weininger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Symploké</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villa de Luis Gusman o el destino de un ser vil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasiones de Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilustración e independencia: el caso de La Aurora de Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Occidente (Madrid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción. La era de las minorías</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un otro de mí</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Ansia : Revista de literatura argentina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Miguel Vitagliano. Eduardo Muslip. Pedro Mairal, 4, pp.58-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indios, drones y fronteras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argentina neoliberal una protesta cantada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Helix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Caníbal de Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya empezamos de nuevo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reseñas/CeLeHis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29, pp.8-12</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonialidad del poder: una invención jurídica de la conquista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersticios de la política y la cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (10), pp.141-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">El gato sobre la mesa</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En donde imperan los signos (sobre la semiología de Barthes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios de Teoría Literaria - Revista digital: artes, letras y humanidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción. Encarnar las ficciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuevas controversias del realismo francés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Cultura Ñ, "Clarín", Buenos Aires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuando contar es hacer: la invención de los pueblos hispanoamericanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarmiento y la translatio imperii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios de Teoría Literaria - Revista digital: artes, letras y humanidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.167-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musa beat: en viaje hacia la redención</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lirico.3237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las rimas del tiempo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Utopías del lenguaje, 32, pp.44-46</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.159-165</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El planeta de los signos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Ñ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, A la luz de Roland Barthes, 610, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Philosophie en Ibéro-Amérique, 12</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canticum novum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fluctuaciones de la independencia en la Carta de Viscardo y Guzmán</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sor Juana Inés de la Cruz y el espejo de los enigmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anclajes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, XXIII (1), pp.61-74. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barroco: por una semiología menor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zama</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En qué se desconoce el arielismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Biblioteca </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pasiones de Marx</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EL MESÍAS DE RODÓ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Crítica Literaria Latinoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.219-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Camila de Camilo Henríquez o el dilema corneliano de la minoría criolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Homenaje a Ana María Barrenechea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciudadanías, alteridad, migración y memoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anclajes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges y Bloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Variaciones Borges: revista del Centro de Estudios y Documentación Jorge Luis Borges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300825v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reseña de Kant's Dog. On Borges Philosophy and the Time of Translation by David Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Variaciones Borges: revista del Centro de Estudios y Documentación Jorge Luis Borges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El poder del relato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noticias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, https://noticias.perfil.com/noticias/opinion/2012-06-06-el-poder-del-relato.phtml</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platón, el mito y la hegemonía política</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Biblioteca </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La génesis de un final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lirico.190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latinoamérica bolivariana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euphorion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.5-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Moreno, un intelectual controvertido</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Biblioteca </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latinoamérica bolivariana?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA TEOLOGÍA POLÍTICA DE SOR JUANA INÉS DE LA CRUZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, LXXVI, pp.957 - 971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5195/reviberoamer.2010.6762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anfibología del gentilicio hispanoamericano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlántico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Miguel Vitagliano. Eduardo Muslip. Pedro Mairal, 4, pp.58-63</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversaciones 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El río sin orillas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.248-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sor Juana, la irreductible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Katatay. Revista de crítica de literatura latinoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sor Juana y la piedra filosofal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lirico.455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¡Bien Glissant!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Katatay. Revista de crítica de literatura latinoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3/4, pp.173-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figurarse a la mujer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crítica cultural </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El autor y su musa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.13-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lirico.337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimofonías. En la masmédula de Girondo o la ficción de la lengua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 107 (2), pp.519-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/hispa.2005.5240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El presente de una elisión</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mujer de mi vida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Totem y tabú</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mujer de mi vida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No producen los monstruos sueños racionales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mujer de mi vida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.167-177</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El realismo utópico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mujer de mi vida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobre la idiología</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mujer de mi vida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, A la luz de Roland Barthes, 610, pp.16</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caro extraterrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mujer de mi vida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No producen los monstruos sueños racionales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mujer de mi vida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ideología y pensamiento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Rodaballo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La invención y el materialismo crítico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La escena contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dialéctica trágica de Residencia en la tierra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 103 (2), pp.563-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/hispa.2001.5088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sartre y el compromiso literario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Rodaballo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 77, pp.219-238</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filosofía académica y esfera pública en la Argentina actual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADEF. Revista de Filosofía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...2123 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345749v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02354895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quién mató a Florencio?</w:t>
               </w:r>
@@ -7198,1984 +7198,1984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gelman, Saer y la poesía de los últimos tiempos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monteleone, Jorge and Jitrik, Noé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Una literatura en aflicción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Planeta, 2018, Historia crítica de la literatura argentina, 978-950-04-3940-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">This denatured ape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geert Melville; Carlos Ruta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human and nature. An intricate mutuality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.41-45, 2018, 978-3-11-057710-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La causa del sujeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El sujeto en cuestión. Lo que piensan la literatura y la filosofía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-155, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 12, Planeta, 2018, Historia crítica de la literatura argentina, 978-950-04-3940-4</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de Sigüenza y Góngora, 1692</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Facundo Ruiz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carlos de Sigüenza y Góngora, Mínimas multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corredigor, 2018, 9789500531818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Corredigor, 2018, 9789500531818</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El derecho de matar de Barón Biza o las paradojas del inmoralismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angele Mateo del Pino; Nieves Pascual Soler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartografía del limbo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verbum, pp. 269-276, 2017, 978-84-9074-613-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Verbum, pp. 269-276, 2017, 978-84-9074-613-4</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Rosa: Predi-lectos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Estrin; Milita Molina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escritos sobre Nicolás Rosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial de la Facultad de Filosofía y Letras, pp. 131-141, 2016, 978-987-4019-39-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction de la misogynie dans la pensée d'Otto Weininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia Mékouar-Hertzberg; Maurice Daumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Misogynie. Des vestiges du passe aux combats d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, Peter Lang, pp.63-73, 2016, Liminaires, passages interculturels, 978-3-0343-2198-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Editorial de la Facultad de Filosofía y Letras, pp. 131-141, 2016, 978-987-4019-39-4</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sor Juana Inés de la Cruz o los tropos de la fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Attala, Daniel and Fabry, Geneviève. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La biblia en la literatura hispanoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trotta : Fundación San Millán de la Cogolla, pp.109-127, 2016, Dicha de enmudecer, 978-84-9879-622-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Trotta : Fundación San Millán de la Cogolla, pp.109-127, 2016, Dicha de enmudecer, 978-84-9879-622-3</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Gelman: Cerca de la revolución</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jorge Boccanera y Marián Durán. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palabra calcinada. Veinte ensayos críticos sobre Juan Gelman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNSAM Edita, pp. 317-331, 2016, 978-987-3982-02-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lógica y el (des)conocimiento del sujeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paulo de Barros Carvalho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lógica e Direito</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Noeses, pp.43-76, 2016, 978-85-8310-059-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, UNSAM Edita, pp. 317-331, 2016, 978-987-3982-02-6</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community and Individual Autonomy: Genealogy of a Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potency of the Common</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-138, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp.127-138, 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La metafísica y la metáfora del lazo social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palabras que atan. Metáforas y conceptos del vínculo social en la historia moderna y contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-147, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp.129-147, 2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimensión poética de la subjetividad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">coordinadores Teresa Basile y Enrique Foffani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literaturas compartidas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional de la Plata, 2014, 978-950-34-1139-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional de la Plata, 2014, 978-950-34-1139-1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MENÚ SAER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ángeles Mateo del Pino, María Nieves Pascual Soler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comidas bastardas gastronomía, tradición e identidad en América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-956-260-641-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antes de que cuenten. La estética de Juan José Saer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juan José Saer: La construcción de una obra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-84-472-1456-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 978-956-260-641-7</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Sueño de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Telma Luzzani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territorios vigilados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Random House Mondadori, 2012, 978-987-1786-44-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Random House Mondadori, 2012, 978-987-1786-44-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una nación para el océano. Estudio preliminar a Argirópolis de Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argirópolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9781508731849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9781508731849</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fundaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Miguel Dalmaroni, Christian Ferrer, Jorge Monteleone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Argentina como narración</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondo Nacional de las Artes, 2011, 9789876410175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Fondo Nacional de las Artes, 2011, 9789876410175</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Moreno, las discrepancias de un criollo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bicentenaire des Indépendances Amérique Latine Caraïbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHEAL / Institut Français, 2011, 978-2-35476-081-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, IHEAL / Institut Français, 2011, 978-2-35476-081-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Ser de Saer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glosa. El Entenado (ed. Julio Premat), Poitiers, Alción/Archivos, 2010 ISBN: 978-987-646-128-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia M Cecilia Gonzalez Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les armes et les lettres : la violence politique dans la culture du Rio de la Plata des années 1960 à nos jours. Las armas y las letras : la violencia política en la cultura rioplatense desde los años 1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2010, 978-2-86781-678-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...61 lines deleted...]
-              <w:t xml:space="preserve">, , 2010, 978-2-86781-678-9</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fetiche (sobre Mierda de artista en lata de Piero Manzoni)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El señor, el amante y el poeta. Notas sobre la perennidad de la metafísica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eterna Cadencia, pp.259-263, 2009, 9789872483012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Eterna Cadencia, pp.259-263, 2009, 9789872483012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sor Juana Inés de la Cruz o las prisiones del príncipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Tauzin-Castellanos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prisons d'Amérique latine: du réel à la métaphore de l'enfermement,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2008, Maison des Pays ibériques/Travaux et Documents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2008, Maison des Pays ibériques/Travaux et Documents</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hospitalidad a lo antagónico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colegio de México. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre ficción y reflexión: Juan José Saer y Ricardo Piglia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, El Colegio de México, pp.249-266, 2007, 968-12-1288-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, El Colegio de México, pp.249-266, 2007, 968-12-1288-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heteronimias del exilio (en collaboration avec Cecilia González)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La memoria de la dictadura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipse, 2006, 978-2-7298-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prólogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dardo Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blas de Santos, La fidelidad del olvido. Notas para el psicoanálisis de la subjetividad militante, Buenos Aires, El Cielo por Asalto, 2006. ISBN 987-9035-34-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexo, política y cachondeo en la literatura argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dardo Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Aguila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humour et politique en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2006, 2-86781-407-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300832v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02334397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El vacío, las nubes y la lengua. Una introducción a Glosa de Saer</w:t>
               </w:r>
@@ -9898,51 +9898,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68124D65"/>
+    <w:nsid w:val="8556F23D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10129,51 +10129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dardo-scavino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3518-6717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035046090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardo Scavino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215178v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46553/LET.89.2024.p243-257" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34024/prometeica.2023.26.14773" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105224v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19137/anclajes-2019-2314" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999022v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.3237" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300825v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.190" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/reviberoamer.2010.6762" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.455" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.337" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2005.5240" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2001.5088" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anagrama-ed.es/libro/argumentos/curso-de-filosofia/9788433950345/A_639" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zuili" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182238v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/lineas/2563" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/lineas/1834" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532126v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334342v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334345v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345806v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialmarea.com.ar/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197535271.013.15" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsamedita.unsam.edu.ar/product/la-hermeneutica-en-perspectiva/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012809v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009275v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179945v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006426v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999030v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334336v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300830v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301018v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334334v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110788v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305217v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia M Cecilia Gonzalez Scavino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514095v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300832v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334397v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300837v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334325v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dardo-scavino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3518-6717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035046090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardo Scavino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215178v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46553/LET.89.2024.p243-257" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34024/prometeica.2023.26.14773" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105224v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19137/anclajes-2019-2314" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.3237" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300825v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.190" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/reviberoamer.2010.6762" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.455" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.337" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2005.5240" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2001.5088" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345749v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anagrama-ed.es/libro/argumentos/curso-de-filosofia/9788433950345/A_639" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zuili" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182238v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/lineas/2563" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/lineas/1834" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532126v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334342v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334345v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345806v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialmarea.com.ar/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197535271.013.15" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsamedita.unsam.edu.ar/product/la-hermeneutica-en-perspectiva/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179863v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012809v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009275v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179945v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006498v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999030v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334336v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300830v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334334v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110788v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305217v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia M Cecilia Gonzalez Scavino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514095v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508793v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334397v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300832v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300837v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334325v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>