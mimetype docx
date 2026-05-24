--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,9843 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9791 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.75471698113px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dardo Scavino </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dardo ScavinoProfesseur d'UniversitéUniversité de Pau et  des Pays de l'Adour Collège de SciencesSociales et Humanités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dardo-scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3518-6717</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035046090</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=3OQm7egAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, Ingenio Acumulado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letras Libres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 288, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las fuerzas del cielo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Salto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibernética y comunismo. Diálogo con Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialéktica (Ciudad Autónoma de Buenos Aires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La IA y la nueva lucha de clases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Salto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, [https://www.elsaltodiario.com/el-leon-dormido/nueva-lucha-clases-inteligencia-artificial]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuadros de Saer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Letras (Ciudad Autón. B. Aires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89, pp.243-257. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46553/LET.89.2024.p243-257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borges baqueano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reseñas/CeLeHis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borges: Esa mudez de los libros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prometeica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.103-116. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34024/prometeica.2023.26.14773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El gato sobre la mesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Utopías del lenguaje, 32, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El &amp;quot;nosotros&amp;quot; político, un &amp;quot;yo&amp;quot; caracterizado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">deSignis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducción. Filosofía en Iberoamérica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Philosophie en Ibéro-Amérique, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuaciones de la independencia en la Carta de Viscardo y Guzmán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anclajes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIII (1), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19137/anclajes-2019-2314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El antifeminismo de Otto Weininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Symploké</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilustración e independencia: el caso de La Aurora de Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Occidente (Madrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villa de Luis Gusman o el destino de un ser vil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasiones de Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducción. La era de las minorías</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un otro de mí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Ansia : Revista de literatura argentina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Miguel Vitagliano. Eduardo Muslip. Pedro Mairal, 4, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indios, drones y fronteras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argentina neoliberal una protesta cantada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducción. Encarnar las ficciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevas controversias del realismo francés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Cultura Ñ, "Clarín", Buenos Aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Caníbal de Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya empezamos de nuevo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reseñas/CeLeHis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonialidad del poder: una invención jurídica de la conquista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersticios de la política y la cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (10), pp.141-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En donde imperan los signos (sobre la semiología de Barthes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios de Teoría Literaria - Revista digital: artes, letras y humanidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuando contar es hacer: la invención de los pueblos hispanoamericanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarmiento y la translatio imperii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios de Teoría Literaria - Revista digital: artes, letras y humanidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musa beat: en viaje hacia la redención</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos LIRICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lirico.3237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El planeta de los signos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ñ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, A la luz de Roland Barthes, 610, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las rimas del tiempo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canticum novum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sor Juana Inés de la Cruz y el espejo de los enigmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anclajes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barroco: por una semiología menor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En qué se desconoce el arielismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Biblioteca </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EL MESÍAS DE RODÓ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Crítica Literaria Latinoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77, pp.219-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Camila de Camilo Henríquez o el dilema corneliano de la minoría criolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos LIRICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Homenaje a Ana María Barrenechea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña de Kant's Dog. On Borges Philosophy and the Time of Translation by David Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Variaciones Borges: revista del Centro de Estudios y Documentación Jorge Luis Borges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciudadanías, alteridad, migración y memoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anclajes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borges y Bloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Variaciones Borges: revista del Centro de Estudios y Documentación Jorge Luis Borges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El poder del relato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noticias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, https://noticias.perfil.com/noticias/opinion/2012-06-06-el-poder-del-relato.phtml</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platón, el mito y la hegemonía política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Biblioteca </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génesis de un final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos LIRICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lirico.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latinoamérica bolivariana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphorion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Moreno, un intelectual controvertido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Biblioteca </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latinoamérica bolivariana?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boca de Sopa. Revista de arte, literatura y pensamiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA TEOLOGÍA POLÍTICA DE SOR JUANA INÉS DE LA CRUZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, LXXVI, pp.957 - 971. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/reviberoamer.2010.6762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfibología del gentilicio hispanoamericano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlántico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversaciones 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El río sin orillas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.248-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sor Juana, la irreductible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Katatay. Revista de crítica de literatura latinoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sor Juana y la piedra filosofal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos LIRICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lirico.455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¡Bien Glissant!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Katatay. Revista de crítica de literatura latinoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3/4, pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurarse a la mujer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crítica cultural </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El autor y su musa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos LIRICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.13-31. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lirico.337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimofonías. En la masmédula de Girondo o la ficción de la lengua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 107 (2), pp.519-544. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hispa.2005.5240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El presente de una elisión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mujer de mi vida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totem y tabú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mujer de mi vida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No producen los monstruos sueños racionales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mujer de mi vida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El realismo utópico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mujer de mi vida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre la idiología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mujer de mi vida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caro extraterrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mujer de mi vida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No producen los monstruos sueños racionales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mujer de mi vida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideología y pensamiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Rodaballo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La invención y el materialismo crítico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La escena contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialéctica trágica de Residencia en la tierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103 (2), pp.563-592. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hispa.2001.5088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filosofía académica y esfera pública en la Argentina actual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADEF. Revista de Filosofía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre y el compromiso literario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Rodaballo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quién mató a Florencio?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de Reseñas Bibliográficas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze o la filosofía en los tiempos del acontecimiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acontecimiento. Revista para pensar la política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche con Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas Nietzscheanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curso de filosofía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anagrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 639, https://www.anagrama-ed.es/libro/argumentos/curso-de-filosofia/9788433950345/A_639, 2026, Argumentos, 978-84-339-5034-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lengua de las comadronas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máquinas filosóficas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anagrama, 2022, 978-84-339-6489-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Líneas n°12: Philosophie en Ibéro-Amérique (https://revues.univ-pau.fr/lineas/3297)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12, 2019, 2258-4862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur le secret dans le monde hispanophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2019, coll. « Littératures étrangères », série « Littératures et cultures hispanophones et lusophones »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur le secret dans le monde hispanophone,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scavino; Dardo and Zuili; Marc. Honoré Champion, 25, 2019, Littératures étrangères, 978-2-7453-5063-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge des minorités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scavino, Dardo. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2018, Lineas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El sueño de los mártires: meditaciones sobre una guerra actual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Anagrama, 523, 2018, Colección Argumentos, 978-84-339-6427-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarner les fictions dans le monde hispanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scavino, Dardo. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2016, Lineas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las fuentes de la juventud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eterna Cadencia, 2015, 978-987-712-060-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las fuentes de la juventud: genealogía de una devoción moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eterna Cadencia Editora, 2015, Ex libris, 978-987-712-060-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A filosofia atual. Pensar sem certezas, São Paulo, Noeses, 2014. ISBN 978-85-8310-019-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeldes y confabulados. Narraciones de la política argentina, Buenos Aires, Eterna Cadencia, 2012. ISBN 978-987-1673-54-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narraciones de la independencia. Arqueología de un fervor contradictorio, Buenos Aires, Eterna Cadencia, 2010. ISBN 978-987-1673-04-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">299 p., 2010, 978-987-1673-04-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia González, Dardo Scavino et Antoine Ventura, Les armes et les lettres. La violence politique dans la culture du Rio de la Plata des années 1960 à nos jours, Bordeaux, Press Universitaire de Bordeaux, 2010. ISBN 978-2-86781-678-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El señor, el amante y el poeta. Notas sobre la perennidad de la metafísica, Buenos Aires, Eterna Cadencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eterna Cadencia, 2009, 978-987-24830-1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sor Juana Inés de la Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per una nuova radicalità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il Saggiatore, 2004, 978-8842811794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saer y los nombres, Buenos Aires, El Cielo por Asalto, 2004. ISBN 987-9035-25-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur le genre policier dans la littérature argentine, Villeneuve d'Ascq, Presses Universitaires du Septentrion, 2000. ISBN 2-284-01034-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La era de la desolación. Etica y moral en la Argentina de fin de siglo, Buenos Aires, Manantial, 1999. ISBN 987-500-038-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filosofía actual. Pensar sin certezas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PAIDOS, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle radicalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 1997, 2-7071-2707-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pari amoureux (avec Miguel Benasayag), Paris, La Découverte, 1995. ISBN 9782707124630</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barcos sobre la pampa. Las formas de la guerra en Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadología. Una lectura de Deleuze, Buenos Aires, Ediciones del Fresno, 1991. ISBN 950-43-3836-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El nacimiento de una utopía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alejandro Horowicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaza tomada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marea Editorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-147, 2025, Contracorrientes, 978-987-823-090-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borges: The Middle Essays and Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Balderston (ed.), Nora C. Benedict (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Jorge Luis Borges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University Press (OUP), pp.C15S1-C15N3, 2023, 9780197535301. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780197535271.013.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hermenéutica se detuvo en Nápoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La hermenéutica en perspectiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uuirto - UNSAM Edita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hermenéutica, 978-987-8938-62-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postfacio a La Obsesión del Origen de Eduardo Grüner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La obsesión del origen, Eduardo Grüner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La obsesión del origen, 9789874739650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expressions du secret dans les récits de Jorge Luis Borges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dardo Scavino; Marc Zuili. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations sur le secret dans le monde hispanophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2019, 978-2-7453-5064-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This denatured ape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geert Melville; Carlos Ruta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human and nature. An intricate mutuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.41-45, 2018, 978-3-11-057710-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La causa del sujeto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El sujeto en cuestión. Lo que piensan la literatura y la filosofía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-155, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelman, Saer y la poesía de los últimos tiempos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monteleone, Jorge and Jitrik, Noé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Una literatura en aflicción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Planeta, 2018, Historia crítica de la literatura argentina, 978-950-04-3940-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos de Sigüenza y Góngora, 1692</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Facundo Ruiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carlos de Sigüenza y Góngora, Mínimas multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corredigor, 2018, 9789500531818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El derecho de matar de Barón Biza o las paradojas del inmoralismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angele Mateo del Pino; Nieves Pascual Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartografía del limbo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verbum, pp. 269-276, 2017, 978-84-9074-613-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Rosa: Predi-lectos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Estrin; Milita Molina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escritos sobre Nicolás Rosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial de la Facultad de Filosofía y Letras, pp. 131-141, 2016, 978-987-4019-39-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction de la misogynie dans la pensée d'Otto Weininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadia Mékouar-Hertzberg; Maurice Daumas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Misogynie. Des vestiges du passe aux combats d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Peter Lang, pp.63-73, 2016, Liminaires, passages interculturels, 978-3-0343-2198-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sor Juana Inés de la Cruz o los tropos de la fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attala, Daniel and Fabry, Geneviève. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biblia en la literatura hispanoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trotta : Fundación San Millán de la Cogolla, pp.109-127, 2016, Dicha de enmudecer, 978-84-9879-622-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gelman: Cerca de la revolución</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge Boccanera y Marián Durán. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palabra calcinada. Veinte ensayos críticos sobre Juan Gelman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNSAM Edita, pp. 317-331, 2016, 978-987-3982-02-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lógica y el (des)conocimiento del sujeto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paulo de Barros Carvalho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lógica e Direito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noeses, pp.43-76, 2016, 978-85-8310-059-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community and Individual Autonomy: Genealogy of a Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potency of the Common</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-138, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La metafísica y la metáfora del lazo social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palabras que atan. Metáforas y conceptos del vínculo social en la historia moderna y contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-147, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimensión poética de la subjetividad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coordinadores Teresa Basile y Enrique Foffani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literaturas compartidas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de la Plata, 2014, 978-950-34-1139-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antes de que cuenten. La estética de Juan José Saer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juan José Saer: La construcción de una obra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-84-472-1456-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENÚ SAER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ángeles Mateo del Pino, María Nieves Pascual Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comidas bastardas gastronomía, tradición e identidad en América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-956-260-641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Sueño de Bilbao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Telma Luzzani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorios vigilados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Random House Mondadori, 2012, 978-987-1786-44-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una nación para el océano. Estudio preliminar a Argirópolis de Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argirópolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9781508731849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Dalmaroni, Christian Ferrer, Jorge Monteleone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Argentina como narración</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondo Nacional de las Artes, 2011, 9789876410175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Moreno, las discrepancias de un criollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bicentenaire des Indépendances Amérique Latine Caraïbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHEAL / Institut Français, 2011, 978-2-35476-081-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Ser de Saer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glosa. El Entenado (ed. Julio Premat), Poitiers, Alción/Archivos, 2010 ISBN: 978-987-646-128-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia M Cecilia Gonzalez Scavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les armes et les lettres : la violence politique dans la culture du Rio de la Plata des années 1960 à nos jours. Las armas y las letras : la violencia política en la cultura rioplatense desde los años 1960</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2010, 978-2-86781-678-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetiche (sobre Mierda de artista en lata de Piero Manzoni)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El señor, el amante y el poeta. Notas sobre la perennidad de la metafísica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eterna Cadencia, pp.259-263, 2009, 9789872483012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sor Juana Inés de la Cruz o las prisiones del príncipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Tauzin-Castellanos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisons d'Amérique latine: du réel à la métaphore de l'enfermement,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2008, Maison des Pays ibériques/Travaux et Documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalidad a lo antagónico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colegio de México. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre ficción y reflexión: Juan José Saer y Ricardo Piglia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, El Colegio de México, pp.249-266, 2007, 968-12-1288-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteronimias del exilio (en collaboration avec Cecilia González)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La memoria de la dictadura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipse, 2006, 978-2-7298-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blas de Santos, La fidelidad del olvido. Notas para el psicoanálisis de la subjetividad militante, Buenos Aires, El Cielo por Asalto, 2006. ISBN 987-9035-34-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexo, política y cachondeo en la literatura argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Aguila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humour et politique en Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2006, 2-86781-407-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El vacío, las nubes y la lengua. Una introducción a Glosa de Saer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Alfonsín al menemato (1983-2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2006, Literatura argentina del siglo XX, 9789871598199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo impensado en el pensamiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundas Jornadas sobre Pnesamiento Psicoanalítico Francés Contemporáneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Psicoanalítica Argentina, 2005, 987-96684-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El fetichismo del poder y su secreto en Villa de Luis Gusmán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves AGUILA Elvire Gomez-Vidal,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir et écritures en Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Série Amériques, 0296-75882-909596-30-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El compromiso político en el Canto General de Pablo Neruda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Aguila ,Isabelle Tauzin-Castellanos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures de l'engagement en Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Bordeaux, 2002, Maison Des Pays Iberiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El lugar perfecto para hacer ondular deseo y alucinación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lieu de Juan José Saer (sous la direction de Milagros Ezquerro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERS, 2002, 2-902879-54-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qué harán los hombres con su libertad?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argentina en el Tercer Milenio, Buenos Aires, Atlántida, 1997. ISBN 950-08-1900-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pesquisa de Saer o la deconstrucción de los hechos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literatura policial en la Argentina. Waleis, Borges, Saer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Por una crítica de la razón laboral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">lectureType_13. Por una crítica de la razón productiva, Argentina. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furia de tutores https://www.youtube.com/watch?v=-6lQGZEXdSg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardo Scavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">lectureType_13. Furia de tutores, Universidad de Buenos Aires, Argentina. 2021, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9898,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8556F23D"/>
+    <w:nsid w:val="004D3E71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10129,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dardo-scavino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3518-6717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035046090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardo Scavino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215178v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46553/LET.89.2024.p243-257" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34024/prometeica.2023.26.14773" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105224v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19137/anclajes-2019-2314" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.3237" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009317v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300825v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.190" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/reviberoamer.2010.6762" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.455" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.337" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2005.5240" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2001.5088" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345749v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anagrama-ed.es/libro/argumentos/curso-de-filosofia/9788433950345/A_639" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zuili" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182238v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/lineas/2563" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/lineas/1834" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532126v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334342v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334345v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345806v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialmarea.com.ar/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197535271.013.15" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsamedita.unsam.edu.ar/product/la-hermeneutica-en-perspectiva/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179863v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012809v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009275v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179945v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006498v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999030v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334336v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300830v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334334v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110788v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305217v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia M Cecilia Gonzalez Scavino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163345v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514095v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508793v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334397v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300832v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300837v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334332v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334325v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dardo-scavino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3518-6717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035046090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=3OQm7egAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234453v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardo Scavino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328938v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215178v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46553/LET.89.2024.p243-257" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038486v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34024/prometeica.2023.26.14773" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19137/anclajes-2019-2314" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334328v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999022v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.3237" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300825v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.190" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/reviberoamer.2010.6762" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.455" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.337" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300816v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2005.5240" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354857v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354869v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300834v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2001.5088" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345749v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340662v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anagrama-ed.es/libro/argumentos/curso-de-filosofia/9788433950345/A_639" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829280v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609729v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zuili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/lineas/2563" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187708v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/lineas/1834" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334338v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334340v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334345v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300905v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334344v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialmarea.com.ar/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166566v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197535271.013.15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205095v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsamedita.unsam.edu.ar/product/la-hermeneutica-en-perspectiva/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083935v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012809v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179863v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179945v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006426v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300830v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301018v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334334v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110788v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305217v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia M Cecilia Gonzalez Scavino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163345v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300844v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514095v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334397v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300832v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300836v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300829v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345733v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300828v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250856v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>