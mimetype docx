--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -508,1361 +508,1361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage Le Formalisme russe cent ans après, Communications, n° 103, Depretto C., Pier J., Roussin Ph. éd., École des hautes études en sciences sociales – Centre Edgar Morin, Seuil, 2018, 286 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavica Occitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, p. 293-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Dit de l’ost d’Igor dans la poésie russe des années 1920 : de la réactualisation des motifs à la réinvention du langage poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Sinichkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, NATION LITTERAIRE ET COMPARATISME : LE CAS RUSSE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolution, le peuple, la culture : Nikolaj Kljuev en 1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (1-2), pp.181-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/res.2668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage Модернизм как архаизм. Национализм и поиски модернистской эстетики в России, Ševelenko I., Moscou, NLO, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ab Imperio - Studies of New Imperial History and Nationalism in the Post-Soviet Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, p. 346-357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La révolution, le peuple, la culture : Nikolaj Kljuev en 1919</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Так не кручинилася Хлоя и тысячи влюбленных душ... Nikolay Klyuev’s ‘What the Gray Cedars Talk of’ (1930-1932) as a Pastoral Poem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Sinichkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 90 (1-2), pp.181-197. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/res.2668⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 89 (1-2), pp.185-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/res.1644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, p. 346-357</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience de la Fabrique des Traducteurs: les brouillons de traduction comme espace de confrontation et de réappropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Traduire, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaj Kljuev et les Scythes : genèse de la révélation d’un “poète populaire”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, p. 21-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Konstantinovič Azadovskij, История русской фольклористики</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (3), pp.553-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/res.422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerij Anatol’evič Domanskij (ed.), Николай Клюев: образ мира и судьба</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (3), pp.558-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/res.437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage Есенин. Биография, Lekmanov O., Sverdlov M., Moscou, Astrel: Corpus, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, p. 555-557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Так не кручинилася Хлоя и тысячи влюбленных душ... Nikolay Klyuev’s ‘What the Gray Cedars Talk of’ (1930-1932) as a Pastoral Poem</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Children of the Steppes&amp;quot; in Soviet Children's Imagery and Literature (1917-1953)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Makin, Nikolai Klyuev: time and text, place and poet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Sinichkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 89 (1-2), pp.185-198. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 83 (4), p. 1774-1779</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42, p. 21-32</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivat Georges, Le Phénomène Soljénitsyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (4), p. 488-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...112 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinaïda Guippius et Dmitri Mérejkovski, deux intellectuels russes face à l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Blinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Feuillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Slavica Occitania (54), 2022, 979-10-93090-12-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Histoire de la littérature russe: nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 85 (3), pp.558-559. </w:t>
-[...393 lines deleted...]
-                <w:t xml:space="preserve">hal-03963012v1</w:t>
+              <w:t xml:space="preserve">, 93 (2-3), 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/res.5148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature “de masse” en question: le cas russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Sinichkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962933v1</w:t>
-              </w:r>
-[...284 lines deleted...]
-                <w:t xml:space="preserve">hal-03958897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2012,1062 +2012,1062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Французский символист или « русский » поэт? Две рецепции Верлена в творческом самосознании Клюева</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Merejkovski et l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olga Blinova; Luba Jurgenson; Victoire Feuillebois; Daria Sinichkina, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">От фольклора в “большую литературу” и обратно: пути прочтения “новокрестьянской” поэзии</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Sinichkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genres, formes, pratiques de la littérature de masse en Russie : XVIIIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne-Université, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Olga Blinova; Luba Jurgenson; Victoire Feuillebois; Daria Sinichkina, Sep 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Muse va-nu-pieds des poétesses russes du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les voyages des Muses, 2e volet </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Imbert; Delphine Rumeau, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Imbert; Delphine Rumeau, Sep 2019, Toulouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celebrating the “revolutionary ego” in Russian poetry after 1917 as a tribute to Walt Whitman’s visionary cosmism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Speaking in Tongues: Celebrating Walt Whitman in translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Athenot, Sep 2019, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Eric Athenot, Sep 2019, Créteil (Université Paris XII UPEC), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction et déconstruction du modèle narratif du canon littéraire russe : récits canoniques et apocryphes de la perestroïka à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Culture, création, patrimoine dans l’empire russe, en URSS et dans le monde post-soviétique: Nouveaux récits, Nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoire Feuillebois; Emilia Koustova, Oct 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Victoire Feuillebois; Emilia Koustova, Oct 2019, Strasbourg, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du roman au film: l'adaptation d'Enfance de Tolstoï à la télévision (1973) et la réception de l'œuvre autobiographique de l'écrivain en Union Soviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Tolstoï</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Delaunay; Luba Jurgenson, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dit de l’ost d’Igor comme modèle épique dans les années 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> La nation littéraire à l’épreuve du comparatisme </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Aude; Manon Amandio, May 2018, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Мужская любовь и мужицкий рай: эротическая утопия Николая Клюева от «Братских песен» (1912) к «Четвертому Риму» (1922)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Sinichkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Эрос, идеология, литература, искусство: встречи на границах художественного</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ВШЭ, Dec 2018, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Claire Delaunay; Luba Jurgenson, Mar 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Круг” Николая Клюева в Петрограде-Ленинграде 1920-х годов</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Петербург-Ленинград в судьбе и творчестве Николая Клюева</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ИРЛИ РАН; Академия Наук, Oct 2018, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Aude; Manon Amandio, May 2018, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies de la classicalisation à la charnière des XXe et XXIe siècles : l’histoire de la littérature et la culture de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Comment écrire une nouvelle histoire de la littérature russe?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laetitia Decourt; Rodolphe Baudin; Daria Sinichkina, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laetitia Decourt; Rodolphe Baudin; Daria Sinichkina, Apr 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Так не кручинилася Хлоя и тысячи влюбленных душ... ”»: le « Murmure des cèdres gris » (1930-1932) de Nikolaj Kljuev (1884-1937) comme pastorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI Congrès International des Slavistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MKS, Aug 2018, Belgrade, Serbie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ИРЛИ РАН; Академия Наук, Oct 2018, Saint-Pétersbourg, Russia</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du discours politique au discours métaphorique de la révolution: Nikolaj Kljuev et la formulation d’une théorie de la “révolution culturelle” entre 1917 et 1921</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Révolutions de 1917: le chantier d’une nouvelle culture? Discours, langages et enjeux artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Christine Autant-Mathieu; Alexandre Lavrov; Boris Czerny, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MKS, Aug 2018, Belgrade, Serbie</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">От хаоса к космосу – преображение в лирике Николая Клюева 1920-х годов</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Материнский архетип в творчестве Н. А. Клюева: Первообраз. Символ. Структура</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ИРЛИ РАН, Oct 2016, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Christine Autant-Mathieu; Alexandre Lavrov; Boris Czerny, Sep 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Образы античных мифов в стихах Николая Клюева, посвященных Анатолию Яр-Кравченко: ключ к расшифровке позднего творчества поэта</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мифологические образы в литературе и искусстве</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ИМЛИ, Apr 2015, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ИРЛИ РАН, Oct 2016, Saint-Pétersbourg, Russia</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Обращение к Античности и к мировой культуре в творчестве Николая Клюева</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Sinichkina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вечные образы в литературе и искусстве русского модернизма</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ИМЛИ, Apr 2015, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963099v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03963106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Николай Клюев, “вечный” попутчик?</w:t>
               </w:r>
@@ -4034,51 +4034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Baudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Sinichkina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Decourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.5163" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.2668" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962772v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.1644" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.437" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.422" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.568" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Blinova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Feuillebois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;ry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Despr&#233;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.5148" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963202v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963106v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962851v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01629633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Baudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Sinichkina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Decourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.5163" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962767v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.2668" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962772v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.1644" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.422" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.437" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.568" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Blinova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Feuillebois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;ry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Despr&#233;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.5148" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962933v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963202v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962851v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01629633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>