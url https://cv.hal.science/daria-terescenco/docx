--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -147,3020 +147,3249 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of fragrance molecular and skin properties on the evaporation profile of fragrances</w:t>
+                <w:t xml:space="preserve">Development of a material surface mimicking human skin for fragrance release and olfactory perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Picard</w:t>
+                <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">BioMAT2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Weimar, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117939v1</w:t>
+                <w:t xml:space="preserve">hal-05562490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical pickering emulsion versus classical excipients: A study of the residual film on the human skin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Promising potential of alginates in cosmetic formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Benoit Le Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Broche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04878950v1</w:t>
+              <w:t xml:space="preserve">International Congress URCOM25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URCOM, Université Le Havre Normandie, May 2024, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative device for in vivo and in vitro study of fragrance evaporation after application on skin or model surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Hadjiefstathiou</w:t>
+                <w:t xml:space="preserve">Effet des particules de propriétés contrôlées sur la structure d’émulsions : un outil pour appréhender les phénomènes d’interactions in-situ et in-vivo à la surface de la peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Loisel</w:t>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Picard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04695520v1</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la Fédération de Recherche INC3M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio‐sourced polymers in cosmetic emulsions: a hidden potential of the alginates as thickeners and gelling agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensioactif naturel de type alkyl polyglucoside/alcool gras : de l’organisation moléculaire vers la perception sensorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04131291v1</w:t>
+              <w:t xml:space="preserve">GDR 3711 Cosm'actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory perception of textural properties of cosmetic Pickering emulsions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From raw materials towards final formulation: how molecular organization guides physico-chemical and sensory properties of a cosmetic emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clemenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02612551v1</w:t>
+              <w:t xml:space="preserve">Recent advances in basic and applied science in cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From interface towards organised network: Questioning the role of the droplets arrangements in macroscopically stable O/W emulsions composed of a conventional non-ionic surfactant, TiO2 particles, or their mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment la présence des cristaux liquides formés par l’émulsifiant mixte de type alkyl polyglucoside/alcool gras impacte-t-elle les propriétés physicochimiques des émulsions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clemenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02331451v1</w:t>
+              <w:t xml:space="preserve">Club Emulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Castres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The alkyl polyglucoside/fatty alcohol ratio effect on the formation of liquid crystal phases in binary systems</w:t>
+                <w:t xml:space="preserve">Texture contributions of cosmetic active ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit Duchemin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...294 lines deleted...]
-                <w:t xml:space="preserve">hal-02337517v1</w:t>
+              <w:t xml:space="preserve">IFSCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a material surface mimicking human skin for fragrance release and olfactory perception</w:t>
+                <w:t xml:space="preserve">Exploring the impact of fragrance molecular and skin properties on the evaporation profile of fragrances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMAT2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05562490v1</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.13085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des particules de propriétés contrôlées sur la structure d’émulsions : un outil pour appréhender les phénomènes d’interactions in-situ et in-vivo à la surface de la peau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The hidden science of haptics: A pedagogical review of tactile evaluation in cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la Fédération de Recherche INC3M</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02568244v1</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.70048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensioactif naturel de type alkyl polyglucoside/alcool gras : de l’organisation moléculaire vers la perception sensorielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An innovative device for in vivo and in vitro study of fragrance evaporation after application on skin or model surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 3711 Cosm'actifs</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02568241v1</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From raw materials towards final formulation: how molecular organization guides physico-chemical and sensory properties of a cosmetic emulsion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Topical pickering emulsion versus classical excipients: A study of the residual film on the human skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent advances in basic and applied science in cosmetics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02566813v1</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 657, pp.124130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la présence des cristaux liquides formés par l’émulsifiant mixte de type alkyl polyglucoside/alcool gras impacte-t-elle les propriétés physicochimiques des émulsions ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bio‐sourced polymers in cosmetic emulsions: a hidden potential of the alginates as thickeners and gelling agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalia Hadj Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Benoit Le Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Emulsion</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02565849v1</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (5), pp.573-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture contributions of cosmetic active ingredients</w:t>
+                <w:t xml:space="preserve">Sensory perception of textural properties of cosmetic Pickering emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (2), pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From interface towards organised network: Questioning the role of the droplets arrangements in macroscopically stable O/W emulsions composed of a conventional non-ionic surfactant, TiO2 particles, or their mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 578, pp.123630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.123630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the emollient structure on the properties of cosmetic emulsion containing lamellar liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clemenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 536, pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The alkyl polyglucoside/fatty alcohol ratio effect on the formation of liquid crystal phases in binary systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clemenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435087v1</w:t>
+                <w:t xml:space="preserve">Emmanuelle Merat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 253, pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.12.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the emollient on emulsions containing lamellar liquid crystals: from molecular organization towards applicative properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clemenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Merat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (6), pp.565-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the evaporation phenomena occurring on the skin after the application of a fragrance product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URCOM25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the evaporation of the fragrances from the skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skin and Formulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsions stabilized by a non-ionic surfactant or/and TiO2 particles: a multiscale approach to explain the sensory perception and the residual film properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal oxide particles as emulsions stabilizers : how the specific physicochemical properties of the particles govern the interactions between skin surface and final products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IFSCC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">9th International Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568237v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal oxide particles as emulsions stabilizers : how the specific physicochemical properties of the particles govern the interactions between skin surface and final products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emulsions stabilized by a non-ionic surfactant or/and TiO2 particles: a multiscale approach to explain the sensory perception and the residual film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Colloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">25th IFSCC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568232v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of metallic oxide particle behaviour in a formulation: physicochemical and/or sensory properties of emulsions as a tool to identify particles interactions within the matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Conference of The European Colloid and Interface Society (ECIS2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of alkyl polyglucoside / fatty alcohol mixed surfactant ability to form lyotropic liquid crystals in formulated systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Merat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clemenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK Colloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the interactions between natural surfactant/co-surfactant of Alkyl polyglucoside/Fatty alcohol type through pseudo-ternary phase diagram</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the emollient polarity on the properties of cosmetic emulsion containing lamellar liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clemenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Orlando, United States. 276, pp.189 - 205, 2006</w:t>
+              <w:t xml:space="preserve">Formula VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566824v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the emollient polarity on the properties of cosmetic emulsion containing lamellar liquid crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the interactions between natural surfactant/co-surfactant of Alkyl polyglucoside/Fatty alcohol type through pseudo-ternary phase diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clemenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">IFSCC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States. 276, pp.189 - 205, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566828v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et compréhension de la structure de l’émulsifiant et son impact sur les propriétés physiques, physico-chimiques et sensorielles d’émulsions cosmétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Normandie Université, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018NORMLH05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01792505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3228,51 +3457,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F729984"/>
+    <w:nsid w:val="BE306636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3459,51 +3688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daria-terescenco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4496-5069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226373762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malhiac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terescenco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.13085" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Savary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124130" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loisel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126851" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalia Hadj Benali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Canivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benoit Le Gelebart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12732" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02612551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12604" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.123630" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clemenceau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Merat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.12.149" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.08.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clemenceau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12498" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05562490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435087v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gilbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malhaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01792505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMLH05" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daria-terescenco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4496-5069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226373762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05562490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terescenco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malhiac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benoit Le Gelebart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Canivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Broche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clemenceau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malhaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.13085" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Postec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.70048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loisel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126851" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Savary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124130" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalia Hadj Benali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12732" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02612551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12604" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.123630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.08.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Merat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.12.149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clemenceau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12498" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566828v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566824v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01792505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMLH05" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>