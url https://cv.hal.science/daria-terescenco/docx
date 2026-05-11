--- v1 (2026-04-16)
+++ v2 (2026-05-11)
@@ -147,2173 +147,2173 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the impact of fragrance molecular and skin properties on the evaporation profile of fragrances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.13085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The hidden science of haptics: A pedagogical review of tactile evaluation in cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.70048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topical pickering emulsion versus classical excipients: A study of the residual film on the human skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 657, pp.124130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An innovative device for in vivo and in vitro study of fragrance evaporation after application on skin or model surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bio‐sourced polymers in cosmetic emulsions: a hidden potential of the alginates as thickeners and gelling agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalia Hadj Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Benoit Le Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (5), pp.573-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensory perception of textural properties of cosmetic Pickering emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (2), pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From interface towards organised network: Questioning the role of the droplets arrangements in macroscopically stable O/W emulsions composed of a conventional non-ionic surfactant, TiO2 particles, or their mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 578, pp.123630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.123630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The alkyl polyglucoside/fatty alcohol ratio effect on the formation of liquid crystal phases in binary systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clemenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Merat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 253, pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.12.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the emollient structure on the properties of cosmetic emulsion containing lamellar liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clemenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 536, pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the emollient on emulsions containing lamellar liquid crystals: from molecular organization towards applicative properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clemenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Merat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (6), pp.565-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a material surface mimicking human skin for fragrance release and olfactory perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMAT2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Weimar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising potential of alginates in cosmetic formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Benoit Le Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Broche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress URCOM25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, URCOM, Université Le Havre Normandie, May 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des particules de propriétés contrôlées sur la structure d’émulsions : un outil pour appréhender les phénomènes d’interactions in-situ et in-vivo à la surface de la peau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la Fédération de Recherche INC3M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensioactif naturel de type alkyl polyglucoside/alcool gras : de l’organisation moléculaire vers la perception sensorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR 3711 Cosm'actifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From raw materials towards final formulation: how molecular organization guides physico-chemical and sensory properties of a cosmetic emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clemenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in basic and applied science in cosmetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la présence des cristaux liquides formés par l’émulsifiant mixte de type alkyl polyglucoside/alcool gras impacte-t-elle les propriétés physicochimiques des émulsions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clemenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Emulsion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture contributions of cosmetic active ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435087v1</w:t>
-              </w:r>
-[...1281 lines deleted...]
-                <w:t xml:space="preserve">hal-02337517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2344,77 +2344,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the evaporation phenomena occurring on the skin after the application of a fragrance product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2465,90 +2465,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the evaporation of the fragrances from the skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skin and Formulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2573,90 +2573,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal oxide particles as emulsions stabilizers : how the specific physicochemical properties of the particles govern the interactions between skin surface and final products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2681,90 +2681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsions stabilized by a non-ionic surfactant or/and TiO2 particles: a multiscale approach to explain the sensory perception and the residual film properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IFSCC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2789,90 +2789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of metallic oxide particle behaviour in a formulation: physicochemical and/or sensory properties of emulsions as a tool to identify particles interactions within the matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Conference of The European Colloid and Interface Society (ECIS2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2897,103 +2897,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of alkyl polyglucoside / fatty alcohol mixed surfactant ability to form lyotropic liquid crystals in formulated systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Merat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clemenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK Colloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Manchester, United Kingdom</w:t>
@@ -3016,269 +3016,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the emollient polarity on the properties of cosmetic emulsion containing lamellar liquid crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the interactions between natural surfactant/co-surfactant of Alkyl polyglucoside/Fatty alcohol type through pseudo-ternary phase diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clemenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">IFSCC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States. 276, pp.189 - 205, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566828v1</w:t>
+                <w:t xml:space="preserve">hal-02566824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the interactions between natural surfactant/co-surfactant of Alkyl polyglucoside/Fatty alcohol type through pseudo-ternary phase diagram</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the emollient polarity on the properties of cosmetic emulsion containing lamellar liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clemenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Orlando, United States. 276, pp.189 - 205, 2006</w:t>
+              <w:t xml:space="preserve">Formula VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566824v1</w:t>
+                <w:t xml:space="preserve">hal-02566828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3296,51 +3296,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et compréhension de la structure de l’émulsifiant et son impact sur les propriétés physiques, physico-chimiques et sensorielles d’émulsions cosmétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Normandie Université, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018NORMLH05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3457,51 +3457,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE306636"/>
+    <w:nsid w:val="459A62D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3688,51 +3688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daria-terescenco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4496-5069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226373762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05562490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terescenco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malhiac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benoit Le Gelebart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Canivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Broche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clemenceau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malhaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.13085" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Postec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.70048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loisel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126851" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Savary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124130" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalia Hadj Benali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12732" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02612551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12604" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.123630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.08.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Merat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.12.149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clemenceau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12498" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566828v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566824v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01792505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMLH05" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daria-terescenco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4496-5069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226373762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malhiac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terescenco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.13085" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Postec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.70048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Savary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124130" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loisel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126851" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalia Hadj Benali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Canivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Benoit Le Gelebart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12732" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02612551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12604" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.123630" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clemenceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Merat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.12.149" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.08.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clemenceau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05562490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578269v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Broche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565849v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gilbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malhaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01792505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMLH05" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>